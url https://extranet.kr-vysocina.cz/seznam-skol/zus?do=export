--- v1 (2026-04-08)
+++ v2 (2026-10-17)
@@ -62,54 +62,54 @@
   <si>
     <t>reditel@zushumpolec.cz</t>
   </si>
   <si>
     <t>Základní umělecká škola Bystřice nad Pernštejnem, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Milada Krásenská</t>
   </si>
   <si>
     <t>reditel@zusbnp.cz</t>
   </si>
   <si>
     <t>Základní umělecká škola Folklorika Vysočina, s.r.o.</t>
   </si>
   <si>
     <t>Mgr. art. Martin Staněk</t>
   </si>
   <si>
     <t>stanek@zusfolklorika.cz</t>
   </si>
   <si>
     <t>Základní umělecká škola Františka Drdly, Žďár nad Sázavou, Doležalovo náměstí 4, příspěvková organizace</t>
   </si>
   <si>
-    <t>Mgr. Dana Foralová</t>
-[...2 lines deleted...]
-    <t>reditel@zuszdar.cz</t>
+    <t>MgA. Jakub Pustina</t>
+  </si>
+  <si>
+    <t>jakub.pustina@zuszdar.cz</t>
   </si>
   <si>
     <t>Základní umělecká škola Hrotovice</t>
   </si>
   <si>
     <t>Jakub Lojda, DiS</t>
   </si>
   <si>
     <t>reditel@zushrotovice.cz</t>
   </si>
   <si>
     <t>Základní umělecká škola J. V. Stamice Havlíčkův Brod</t>
   </si>
   <si>
     <t>Bc. Jindřich Macek</t>
   </si>
   <si>
     <t>zushb@zushb.cz</t>
   </si>
   <si>
     <t>Základní umělecká škola Jana Štursy Nové Město na Moravě, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. et MgA, Lada Hubáčková Pokorná</t>
   </si>