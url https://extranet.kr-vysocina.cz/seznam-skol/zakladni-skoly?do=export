--- v1 (2026-01-29)
+++ v2 (2026-04-08)
@@ -12,142 +12,160 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="759">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="777">
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Ředitel</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Křesťanská základní škola Jihlava</t>
   </si>
   <si>
     <t>Mgr. Šárka Glösslová</t>
   </si>
   <si>
     <t>glosslova@krestanka.cz</t>
   </si>
   <si>
     <t>Lesní mateřská škola a základní škola Vlásenický dvůr</t>
   </si>
   <si>
     <t>Mgr. Adriana Chittussi</t>
   </si>
   <si>
     <t>info@vlasenickydvur.cz</t>
   </si>
   <si>
     <t>Mateřská škola a Základní škola Dobrnice okres Havlíčkův Brod</t>
   </si>
   <si>
     <t>Mgr. Jan Mikeš</t>
   </si>
   <si>
     <t>zs@zsdobrnice.cz</t>
   </si>
   <si>
     <t>Mateřská škola a Základní škola Questo</t>
   </si>
   <si>
     <t>Lucie Kroupová Maršíková</t>
   </si>
   <si>
     <t>info@questoschool.cz</t>
   </si>
   <si>
+    <t>Meruzalka-Montessori mateřská škola a základní škola v Jihlavě, o.p.s.</t>
+  </si>
+  <si>
+    <t>Mgr. Jana Procházková</t>
+  </si>
+  <si>
+    <t>prochazkova.jana@meruzalka.cz</t>
+  </si>
+  <si>
     <t>ScioŠkola Jihlava - základní škola, s.r.o.</t>
   </si>
   <si>
     <t>Mgr. Petr Kolečkář</t>
   </si>
   <si>
     <t>petr.koleckar@scioskola.cz</t>
   </si>
   <si>
     <t>Základní škola  a mateřská škola Krahulčí, okres Jihlava, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Naďa Vokřínková</t>
   </si>
   <si>
     <t>reditel@zsmskrahulci.cz</t>
   </si>
   <si>
     <t>Základní škola a Lesní mateřská škola Horní Mlýn</t>
   </si>
   <si>
     <t>Mgr. Magda Hübnerová</t>
   </si>
   <si>
     <t>info@hornimlynchotebor.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola  Golčův Jeníkov, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Alena Víšková</t>
   </si>
   <si>
     <t>viskova.alena@skolagj.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola  Křoví, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. at Mgr. Hana Večeřová</t>
   </si>
   <si>
     <t>reditelka@zskrovi.cz</t>
   </si>
   <si>
+    <t>Základní škola a mateřská škola Aloise Toufara v Brtnici, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Blanka Čerklová</t>
+  </si>
+  <si>
+    <t>blanka.cerklova@g.zsbrtnice.cz</t>
+  </si>
+  <si>
     <t>Základní škola a mateřská škola Batelov, příspěvková organizace</t>
   </si>
   <si>
     <t>Ing. Alena Vybíralová</t>
   </si>
   <si>
     <t>reditel@zsbatelov.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Blatnice, okres Třebíč, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Marie Čermáková Tomanová</t>
   </si>
   <si>
     <t>reditel@zsamsblatnice.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Bohdalec, okres Žďár nad Sázavou, příspěvková organizace</t>
   </si>
   <si>
     <t>PaedDr. Zdeňka Kučerová</t>
   </si>
   <si>
     <t>zs.bohdalec@gmail.com</t>
@@ -338,50 +356,68 @@
   <si>
     <t>Mgr. Pavla Kamanová</t>
   </si>
   <si>
     <t>reditelkadolher@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Dolní Krupá, okres Havlíčkův Brod</t>
   </si>
   <si>
     <t>Mgr. Jan Polívka</t>
   </si>
   <si>
     <t>polivka.jn@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Dolní Město</t>
   </si>
   <si>
     <t>Mgr. Marie Maštálková</t>
   </si>
   <si>
     <t>reditelka@zsdolnimesto.cz</t>
   </si>
   <si>
+    <t>Základní škola a Mateřská škola Dolní Rožínka</t>
+  </si>
+  <si>
+    <t>Mgr. Pavel Špaček</t>
+  </si>
+  <si>
+    <t>reditel@zsdr.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Dolní Vilémovice</t>
+  </si>
+  <si>
+    <t>Mgr. Hana Škodová</t>
+  </si>
+  <si>
+    <t>zs-dolnivilemovice@seznam.cz</t>
+  </si>
+  <si>
     <t>Základní škola a Mateřská škola DOMAMIL, příspěvková organizace</t>
   </si>
   <si>
     <t>Jana Čtveráčková</t>
   </si>
   <si>
     <t>reditel@skoladomamil.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Dukovany, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Hana Svobodová</t>
   </si>
   <si>
     <t>reditelka@zsmsdukovany.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Dušejov, příspěvková organizace</t>
   </si>
   <si>
     <t>Ing. Martina Neprašová, PhD.</t>
   </si>
   <si>
     <t>zsdu.skola@seznam.cz</t>
@@ -401,50 +437,59 @@
   <si>
     <t>Mgr. Zuzana Valová</t>
   </si>
   <si>
     <t>skola@zshabry.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Hamry nad Sázavou, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Roman Kratochvíl</t>
   </si>
   <si>
     <t>reditel@skolahamryns.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Hartvíkovice, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Hana Nedvědová</t>
   </si>
   <si>
     <t>reditelna@zshartvikovice.cz</t>
   </si>
   <si>
+    <t>Základní škola a Mateřská škola Havlíčkova Borová</t>
+  </si>
+  <si>
+    <t>Mgr. Martina Brychtová</t>
+  </si>
+  <si>
+    <t>info@zsborova.cz</t>
+  </si>
+  <si>
     <t>Základní škola a Mateřská škola Havlíčkův Brod, Konečná 1884</t>
   </si>
   <si>
     <t>Mgr. Jana Beránková</t>
   </si>
   <si>
     <t>zskon@hbnet.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Havlíčkův Brod, Wolkerova 2941</t>
   </si>
   <si>
     <t>Mgr. Miloš Fikar</t>
   </si>
   <si>
     <t>sekretariat@zswolkerova.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Herálec</t>
   </si>
   <si>
     <t>Mgr. Dana Vencová</t>
   </si>
   <si>
     <t>skola@zs-heralec.cz</t>
@@ -497,51 +542,51 @@
   <si>
     <t>Základní škola a mateřská škola Horní Dubenky, okres Jihlava, příspěvková organizace</t>
   </si>
   <si>
     <t>PaedDr. Stanislav Hromada</t>
   </si>
   <si>
     <t>skola@zshornidubenky.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Jakubov, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Jana Šerháková</t>
   </si>
   <si>
     <t>skola@jakubov.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Jamné, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. A. Markéta Findeisová</t>
   </si>
   <si>
-    <t>skola@zsamsjane.cz</t>
+    <t>skola@zsamsjamne.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Jana Blahoslava Kralice nad Oslavou, příspěvková organizace, okres Třebíč</t>
   </si>
   <si>
     <t>Mgr. Ivana Zejdová</t>
   </si>
   <si>
     <t>skola.kralice@gmail.com</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Jihlava, Nad Plovárnou 5, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Jiří Šaufl</t>
   </si>
   <si>
     <t>skola@zsplovarna.ji.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Jimramov, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Michal Budig</t>
   </si>
@@ -1094,50 +1139,59 @@
   <si>
     <t>Ing. Mgr. Zuzana Nepovímová, DiS.</t>
   </si>
   <si>
     <t>skola@obecsobinov.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Stará Říše, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Ilona Kazdová</t>
   </si>
   <si>
     <t>reditel@zsmsstararise.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Stařeč, okres Třebíč, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Kateřina Zlámalová</t>
   </si>
   <si>
     <t>zsstarec@seznam.cz</t>
   </si>
   <si>
+    <t>Základní škola a Mateřská škola Stonařov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Marcela Březnová</t>
+  </si>
+  <si>
+    <t>marcela.breznova@zsstonarov.cz</t>
+  </si>
+  <si>
     <t>Základní škola a Mateřská škola Strážek, příspěvková organizace</t>
   </si>
   <si>
     <t>doc. MgA. Petr Špaček, Ph.D.</t>
   </si>
   <si>
     <t>podatelna@zs-msstrazek.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Studenec, okres Třebíč</t>
   </si>
   <si>
     <t>Mgr. Pavlína Sedlářová Smrčková</t>
   </si>
   <si>
     <t>zs.studenec@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Světnov, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Lenka Prokopová</t>
   </si>
   <si>
     <t>skola@svetnov.cz</t>
@@ -1382,50 +1436,59 @@
   <si>
     <t>Mgr. Vlastimil Maštera</t>
   </si>
   <si>
     <t>zs.vladislav@iol.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Výčapy, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Marie Bartíková</t>
   </si>
   <si>
     <t>zsvycapy@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Vyskytná nad Jihlavou, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Petr Baueršíma</t>
   </si>
   <si>
     <t>reditel@skolavyskytna.cz</t>
   </si>
   <si>
+    <t>Základní škola a Mateřská škola Vyskytná, okres Pelhřimov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Antonín Vojáček</t>
+  </si>
+  <si>
+    <t>zs.vyskytna@seznam.cz</t>
+  </si>
+  <si>
     <t>Základní škola a Mateřská škola Zhoř, okres Jihlava, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Richard Března</t>
   </si>
   <si>
     <t>zszhor@centrum.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Zubří, okres Žďár nad Sázavou, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Hana Stejskalová</t>
   </si>
   <si>
     <t>stejskalova.hana@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Žďírec nad Doubravou</t>
   </si>
   <si>
     <t>Mgr. Ota Benc</t>
   </si>
   <si>
     <t>reditel@skola.zdirec.cz</t>
@@ -1490,59 +1553,50 @@
   <si>
     <t>Mgr. Hana Kopecká</t>
   </si>
   <si>
     <t>kopecka.h@zsbystrice.cz</t>
   </si>
   <si>
     <t>Základní škola Chotěboř, Buttulova 74, okres Havlíčkův Brod</t>
   </si>
   <si>
     <t>Mgr. Renáta Piklová</t>
   </si>
   <si>
     <t>piklova.renata@zsbuttulova.cz</t>
   </si>
   <si>
     <t>Základní škola Chotěboř, Smetanova 745, okres Havlíčkův Brod</t>
   </si>
   <si>
     <t>Ing. Milan Janda</t>
   </si>
   <si>
     <t>janda.milan@echotebor.cz</t>
   </si>
   <si>
-    <t>Základní škola Dolní Vilémovice 42</t>
-[...7 lines deleted...]
-  <si>
     <t>Základní škola EQ</t>
   </si>
   <si>
     <t>Hana Kučerová</t>
   </si>
   <si>
     <t>info@zs-eq.cz</t>
   </si>
   <si>
     <t>Základní škola Erazim 4</t>
   </si>
   <si>
     <t>Matěj Frgala</t>
   </si>
   <si>
     <t>spam@erazim.cz</t>
   </si>
   <si>
     <t>Základní škola Hany Benešové a Mateřská škola Bory, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Ondřej Bachr</t>
   </si>
   <si>
     <t>o.bachr@zsbory.cz</t>
@@ -2066,50 +2120,59 @@
   <si>
     <t>Mgr. Andrea Frolíková</t>
   </si>
   <si>
     <t>reditelka@zstgm-ji.cz</t>
   </si>
   <si>
     <t>Základní škola T.G.Masaryka</t>
   </si>
   <si>
     <t>Mgr. Romana Tomková</t>
   </si>
   <si>
     <t>reditel@zstgmbystrice.cz</t>
   </si>
   <si>
     <t>Základní škola T.G.Masaryka a mateřská škola Přibyslavice, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Iveta Petráňková</t>
   </si>
   <si>
     <t>skola@zspribyslavice.cz</t>
   </si>
   <si>
+    <t>Základní škola T.G.Masaryka Moravské Budějovice, náměstí Svobody 903, okres Třebíč</t>
+  </si>
+  <si>
+    <t>Mgr. Marie Svobodová</t>
+  </si>
+  <si>
+    <t>reditel@zsmb.cz</t>
+  </si>
+  <si>
     <t>Základní škola T.G.Masaryka Třebíč, Komenského náměstí 61/6</t>
   </si>
   <si>
     <t>Mgr. Martin Hlávka</t>
   </si>
   <si>
     <t>hlavka@zstgmtrebic.cz</t>
   </si>
   <si>
     <t>Základní škola Telč, Hradecká 234, příspěvková organizace</t>
   </si>
   <si>
     <t>PhDr. Libor Sova</t>
   </si>
   <si>
     <t>reditel@zshradeckatelc.cz</t>
   </si>
   <si>
     <t>Základní škola Telč, Masarykova 141, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Karel Navrátil</t>
   </si>
   <si>
     <t>reditel@zstelc.eu</t>
@@ -2217,59 +2280,50 @@
     <t>Základní škola Velké Meziříčí, Školní 2055, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Petr Blažek</t>
   </si>
   <si>
     <t>reditel@3zsvm.cz</t>
   </si>
   <si>
     <t>Základní škola Vícenice u Náměště nad Oslavou, okres Třebíč</t>
   </si>
   <si>
     <t>Mgr. Lenka Červeňová</t>
   </si>
   <si>
     <t>info@zsvicenice.cz</t>
   </si>
   <si>
     <t>Základní škola Vojnův Městec, okres Žďár nad Sázavou, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Dagmar Losenická</t>
   </si>
   <si>
     <t>zsvmestec@gmail.com</t>
-  </si>
-[...7 lines deleted...]
-    <t>zs.vyskytna@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola Zvole, okres Žďár nad Sázavou</t>
   </si>
   <si>
     <t>Mgr. Andrea Smuszová</t>
   </si>
   <si>
     <t>zszvole@centrum.cz</t>
   </si>
   <si>
     <t>Základní škola Žďár nad Sázavou, Komenského 2</t>
   </si>
   <si>
     <t>Mgr. Miroslav Kadlec</t>
   </si>
   <si>
     <t>mkadlec@2zszdar.cz</t>
   </si>
   <si>
     <t>Základní škola Žďár nad Sázavou, Komenského 6</t>
   </si>
   <si>
     <t>Mgr. Bohumila Počtová</t>
   </si>
@@ -2648,51 +2702,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C253"/>
+  <dimension ref="A1:C259"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
@@ -5442,50 +5496,116 @@
       </c>
       <c r="C251" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
         <v>753</v>
       </c>
       <c r="B252" t="s">
         <v>754</v>
       </c>
       <c r="C252" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
         <v>756</v>
       </c>
       <c r="B253" t="s">
         <v>757</v>
       </c>
       <c r="C253" t="s">
         <v>758</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" t="s">
+        <v>759</v>
+      </c>
+      <c r="B254" t="s">
+        <v>760</v>
+      </c>
+      <c r="C254" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" t="s">
+        <v>762</v>
+      </c>
+      <c r="B255" t="s">
+        <v>763</v>
+      </c>
+      <c r="C255" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" t="s">
+        <v>765</v>
+      </c>
+      <c r="B256" t="s">
+        <v>766</v>
+      </c>
+      <c r="C256" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" t="s">
+        <v>768</v>
+      </c>
+      <c r="B257" t="s">
+        <v>769</v>
+      </c>
+      <c r="C257" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" t="s">
+        <v>771</v>
+      </c>
+      <c r="B258" t="s">
+        <v>772</v>
+      </c>
+      <c r="C258" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" t="s">
+        <v>774</v>
+      </c>
+      <c r="B259" t="s">
+        <v>775</v>
+      </c>
+      <c r="C259" t="s">
+        <v>776</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">