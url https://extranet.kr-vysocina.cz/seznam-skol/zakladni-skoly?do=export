--- v2 (2026-04-08)
+++ v3 (2026-07-16)
@@ -12,92 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="777">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="776">
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Ředitel</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Křesťanská základní škola Jihlava</t>
   </si>
   <si>
-    <t>Mgr. Šárka Glösslová</t>
-[...2 lines deleted...]
-    <t>glosslova@krestanka.cz</t>
+    <t>Mgr. Solomiia Makovska</t>
+  </si>
+  <si>
+    <t>reditelstvi@krestanka.cz</t>
   </si>
   <si>
     <t>Lesní mateřská škola a základní škola Vlásenický dvůr</t>
   </si>
   <si>
     <t>Mgr. Adriana Chittussi</t>
   </si>
   <si>
     <t>info@vlasenickydvur.cz</t>
   </si>
   <si>
     <t>Mateřská škola a Základní škola Dobrnice okres Havlíčkův Brod</t>
   </si>
   <si>
     <t>Mgr. Jan Mikeš</t>
   </si>
   <si>
     <t>zs@zsdobrnice.cz</t>
   </si>
   <si>
     <t>Mateřská škola a Základní škola Questo</t>
   </si>
   <si>
-    <t>Lucie Kroupová Maršíková</t>
+    <t>Ing. Helena Kottová</t>
   </si>
   <si>
     <t>info@questoschool.cz</t>
   </si>
   <si>
     <t>Meruzalka-Montessori mateřská škola a základní škola v Jihlavě, o.p.s.</t>
   </si>
   <si>
     <t>Mgr. Jana Procházková</t>
   </si>
   <si>
     <t>prochazkova.jana@meruzalka.cz</t>
   </si>
   <si>
     <t>ScioŠkola Jihlava - základní škola, s.r.o.</t>
   </si>
   <si>
     <t>Mgr. Petr Kolečkář</t>
   </si>
   <si>
     <t>petr.koleckar@scioskola.cz</t>
   </si>
   <si>
     <t>Základní škola  a mateřská škola Krahulčí, okres Jihlava, příspěvková organizace</t>
   </si>
@@ -332,51 +332,51 @@
   <si>
     <t>reditelka@skoladobravoda.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Dobronín, příspěvková organizace</t>
   </si>
   <si>
     <t>Ing. Ivo Mikulášek</t>
   </si>
   <si>
     <t>eozsdobr@centrum.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Dolní Cerekev, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Lubomír Krátký</t>
   </si>
   <si>
     <t>kratky@zsdcerekev.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Dolní Heřmanice, příspěvková organizace</t>
   </si>
   <si>
-    <t>Mgr. Pavla Kamanová</t>
+    <t>Mgr. Jaroslava Koldová</t>
   </si>
   <si>
     <t>reditelkadolher@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Dolní Krupá, okres Havlíčkův Brod</t>
   </si>
   <si>
     <t>Mgr. Jan Polívka</t>
   </si>
   <si>
     <t>polivka.jn@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Dolní Město</t>
   </si>
   <si>
     <t>Mgr. Marie Maštálková</t>
   </si>
   <si>
     <t>reditelka@zsdolnimesto.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Dolní Rožínka</t>
   </si>
@@ -899,51 +899,51 @@
   <si>
     <t>reditel@zsobratan.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Okrouhlice, okres Havlíčkův Brod</t>
   </si>
   <si>
     <t>Ing. Martina Křípalová</t>
   </si>
   <si>
     <t>reditel@zsokrouhlice.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Olešná, okres Pelhřimov</t>
   </si>
   <si>
     <t>Mgr. Jiří Kopkan</t>
   </si>
   <si>
     <t>kopkan@zsolesna.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Opatov, okres Třebíč, příspěvková organizace</t>
   </si>
   <si>
-    <t>Mgr. Vlasta Ptáčková</t>
+    <t>Mgr. Eva Švihálková</t>
   </si>
   <si>
     <t>zs.opatov@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Oslavice, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Radka Pešková</t>
   </si>
   <si>
     <t>reditelka@zsoslavice.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Osová Bítýška</t>
   </si>
   <si>
     <t>Mgr. Milan Malý</t>
   </si>
   <si>
     <t>maly@zsob.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Oudoleň</t>
   </si>
@@ -1610,81 +1610,78 @@
   <si>
     <t>kancelar@zsnuselska.cz</t>
   </si>
   <si>
     <t>Základní škola Havlíčkův Brod, Štáflova 2004</t>
   </si>
   <si>
     <t>PaedDr. Veronika Prchalová</t>
   </si>
   <si>
     <t>zssta@hbnet.cz</t>
   </si>
   <si>
     <t>Základní škola Havlíčkův Brod, V Sadech 560</t>
   </si>
   <si>
     <t>PaedDr. Milena Honsová</t>
   </si>
   <si>
     <t>info@zssady.cz</t>
   </si>
   <si>
     <t>Základní škola Horní Cerekev, okres Pelhřimov</t>
   </si>
   <si>
-    <t>Mgr. Miroslava Kolářová</t>
+    <t>Mgr. Pavel Svoboda</t>
   </si>
   <si>
     <t>reditel@zshornicerekev.cz</t>
   </si>
   <si>
     <t>Základní škola Hrotovice</t>
   </si>
   <si>
     <t>Mgr. Oldřich Kos</t>
   </si>
   <si>
     <t>reditel@zshrotovice.cz</t>
   </si>
   <si>
     <t>Základní škola Humpolec, Hálkova 591, okres Pelhřimov</t>
   </si>
   <si>
     <t>Mgr. Tomáš Jůzl</t>
   </si>
   <si>
     <t>reditel.halkova@zshumpolec.cz</t>
   </si>
   <si>
     <t>Základní škola Humpolec, Hradská 894, okres Pelhřimov</t>
   </si>
   <si>
-    <t>Mgr. Helena Kahounová</t>
-[...2 lines deleted...]
-    <t>reditelka@zshradska.cz</t>
+    <t>reditel@zshradska.cz</t>
   </si>
   <si>
     <t>Základní škola IMJ Humpolec</t>
   </si>
   <si>
     <t>Mgr. Markéta Festová</t>
   </si>
   <si>
     <t>zsimj.humpolec@gmail.com</t>
   </si>
   <si>
     <t>Základní škola Jihlava, Demlova 32, příspěvková organizace</t>
   </si>
   <si>
     <t xml:space="preserve">Mgr. Andrea Medunová </t>
   </si>
   <si>
     <t>skola@zsdemlovaji.cz</t>
   </si>
   <si>
     <t>Základní škola Jihlava, E. Rošického 2, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. František Svoboda</t>
   </si>
@@ -4700,912 +4697,912 @@
         <v>534</v>
       </c>
       <c r="B179" t="s">
         <v>535</v>
       </c>
       <c r="C179" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
         <v>537</v>
       </c>
       <c r="B180" t="s">
         <v>538</v>
       </c>
       <c r="C180" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
         <v>540</v>
       </c>
       <c r="B181" t="s">
+        <v>538</v>
+      </c>
+      <c r="C181" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
+        <v>542</v>
+      </c>
+      <c r="B182" t="s">
         <v>543</v>
       </c>
-      <c r="B182" t="s">
+      <c r="C182" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
+        <v>545</v>
+      </c>
+      <c r="B183" t="s">
         <v>546</v>
       </c>
-      <c r="B183" t="s">
+      <c r="C183" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
+        <v>548</v>
+      </c>
+      <c r="B184" t="s">
         <v>549</v>
       </c>
-      <c r="B184" t="s">
+      <c r="C184" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
+        <v>551</v>
+      </c>
+      <c r="B185" t="s">
         <v>552</v>
       </c>
-      <c r="B185" t="s">
+      <c r="C185" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
+        <v>554</v>
+      </c>
+      <c r="B186" t="s">
         <v>555</v>
       </c>
-      <c r="B186" t="s">
+      <c r="C186" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
+        <v>557</v>
+      </c>
+      <c r="B187" t="s">
         <v>558</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
+        <v>560</v>
+      </c>
+      <c r="B188" t="s">
         <v>561</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
+        <v>563</v>
+      </c>
+      <c r="B189" t="s">
         <v>564</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
+        <v>566</v>
+      </c>
+      <c r="B190" t="s">
         <v>567</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
+        <v>569</v>
+      </c>
+      <c r="B191" t="s">
         <v>570</v>
       </c>
-      <c r="B191" t="s">
+      <c r="C191" t="s">
         <v>571</v>
-      </c>
-[...1 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
+        <v>572</v>
+      </c>
+      <c r="B192" t="s">
         <v>573</v>
       </c>
-      <c r="B192" t="s">
+      <c r="C192" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
+        <v>575</v>
+      </c>
+      <c r="B193" t="s">
         <v>576</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C193" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
+        <v>578</v>
+      </c>
+      <c r="B194" t="s">
         <v>579</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
+        <v>581</v>
+      </c>
+      <c r="B195" t="s">
         <v>582</v>
       </c>
-      <c r="B195" t="s">
+      <c r="C195" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
+        <v>584</v>
+      </c>
+      <c r="B196" t="s">
         <v>585</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" t="s">
+        <v>587</v>
+      </c>
+      <c r="B197" t="s">
         <v>588</v>
       </c>
-      <c r="B197" t="s">
+      <c r="C197" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
+        <v>590</v>
+      </c>
+      <c r="B198" t="s">
         <v>591</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
+        <v>593</v>
+      </c>
+      <c r="B199" t="s">
         <v>594</v>
       </c>
-      <c r="B199" t="s">
+      <c r="C199" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
+        <v>596</v>
+      </c>
+      <c r="B200" t="s">
         <v>597</v>
       </c>
-      <c r="B200" t="s">
+      <c r="C200" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
+        <v>599</v>
+      </c>
+      <c r="B201" t="s">
         <v>600</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" t="s">
+        <v>602</v>
+      </c>
+      <c r="B202" t="s">
         <v>603</v>
       </c>
-      <c r="B202" t="s">
+      <c r="C202" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" t="s">
+        <v>605</v>
+      </c>
+      <c r="B203" t="s">
         <v>606</v>
       </c>
-      <c r="B203" t="s">
+      <c r="C203" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
+        <v>608</v>
+      </c>
+      <c r="B204" t="s">
         <v>609</v>
       </c>
-      <c r="B204" t="s">
+      <c r="C204" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" t="s">
+        <v>611</v>
+      </c>
+      <c r="B205" t="s">
         <v>612</v>
       </c>
-      <c r="B205" t="s">
+      <c r="C205" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
+        <v>614</v>
+      </c>
+      <c r="B206" t="s">
         <v>615</v>
       </c>
-      <c r="B206" t="s">
+      <c r="C206" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" t="s">
+        <v>617</v>
+      </c>
+      <c r="B207" t="s">
         <v>618</v>
       </c>
-      <c r="B207" t="s">
+      <c r="C207" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
+        <v>620</v>
+      </c>
+      <c r="B208" t="s">
         <v>621</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" t="s">
+        <v>623</v>
+      </c>
+      <c r="B209" t="s">
         <v>624</v>
       </c>
-      <c r="B209" t="s">
+      <c r="C209" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" t="s">
+        <v>626</v>
+      </c>
+      <c r="B210" t="s">
         <v>627</v>
       </c>
-      <c r="B210" t="s">
+      <c r="C210" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" t="s">
+        <v>629</v>
+      </c>
+      <c r="B211" t="s">
         <v>630</v>
       </c>
-      <c r="B211" t="s">
+      <c r="C211" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" t="s">
+        <v>632</v>
+      </c>
+      <c r="B212" t="s">
         <v>633</v>
       </c>
-      <c r="B212" t="s">
+      <c r="C212" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" t="s">
+        <v>635</v>
+      </c>
+      <c r="B213" t="s">
         <v>636</v>
       </c>
-      <c r="B213" t="s">
+      <c r="C213" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" t="s">
+        <v>638</v>
+      </c>
+      <c r="B214" t="s">
         <v>639</v>
       </c>
-      <c r="B214" t="s">
+      <c r="C214" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" t="s">
+        <v>641</v>
+      </c>
+      <c r="B215" t="s">
         <v>642</v>
       </c>
-      <c r="B215" t="s">
+      <c r="C215" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" t="s">
+        <v>644</v>
+      </c>
+      <c r="B216" t="s">
         <v>645</v>
       </c>
-      <c r="B216" t="s">
+      <c r="C216" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
+        <v>647</v>
+      </c>
+      <c r="B217" t="s">
         <v>648</v>
       </c>
-      <c r="B217" t="s">
+      <c r="C217" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
+        <v>650</v>
+      </c>
+      <c r="B218" t="s">
         <v>651</v>
       </c>
-      <c r="B218" t="s">
+      <c r="C218" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
+        <v>653</v>
+      </c>
+      <c r="B219" t="s">
         <v>654</v>
       </c>
-      <c r="B219" t="s">
+      <c r="C219" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
+        <v>656</v>
+      </c>
+      <c r="B220" t="s">
         <v>657</v>
       </c>
-      <c r="B220" t="s">
+      <c r="C220" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
+        <v>659</v>
+      </c>
+      <c r="B221" t="s">
         <v>660</v>
       </c>
-      <c r="B221" t="s">
+      <c r="C221" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
+        <v>662</v>
+      </c>
+      <c r="B222" t="s">
         <v>663</v>
       </c>
-      <c r="B222" t="s">
+      <c r="C222" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
+        <v>665</v>
+      </c>
+      <c r="B223" t="s">
         <v>666</v>
       </c>
-      <c r="B223" t="s">
+      <c r="C223" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
+        <v>668</v>
+      </c>
+      <c r="B224" t="s">
         <v>669</v>
       </c>
-      <c r="B224" t="s">
+      <c r="C224" t="s">
         <v>670</v>
-      </c>
-[...1 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" t="s">
+        <v>671</v>
+      </c>
+      <c r="B225" t="s">
         <v>672</v>
       </c>
-      <c r="B225" t="s">
+      <c r="C225" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
+        <v>674</v>
+      </c>
+      <c r="B226" t="s">
         <v>675</v>
       </c>
-      <c r="B226" t="s">
+      <c r="C226" t="s">
         <v>676</v>
-      </c>
-[...1 lines deleted...]
-        <v>677</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
+        <v>677</v>
+      </c>
+      <c r="B227" t="s">
         <v>678</v>
       </c>
-      <c r="B227" t="s">
+      <c r="C227" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
+        <v>680</v>
+      </c>
+      <c r="B228" t="s">
         <v>681</v>
       </c>
-      <c r="B228" t="s">
+      <c r="C228" t="s">
         <v>682</v>
-      </c>
-[...1 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
+        <v>683</v>
+      </c>
+      <c r="B229" t="s">
         <v>684</v>
       </c>
-      <c r="B229" t="s">
+      <c r="C229" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
+        <v>686</v>
+      </c>
+      <c r="B230" t="s">
         <v>687</v>
       </c>
-      <c r="B230" t="s">
+      <c r="C230" t="s">
         <v>688</v>
-      </c>
-[...1 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
+        <v>689</v>
+      </c>
+      <c r="B231" t="s">
         <v>690</v>
       </c>
-      <c r="B231" t="s">
+      <c r="C231" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
+        <v>692</v>
+      </c>
+      <c r="B232" t="s">
         <v>693</v>
       </c>
-      <c r="B232" t="s">
+      <c r="C232" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
+        <v>695</v>
+      </c>
+      <c r="B233" t="s">
         <v>696</v>
       </c>
-      <c r="B233" t="s">
+      <c r="C233" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
+        <v>698</v>
+      </c>
+      <c r="B234" t="s">
         <v>699</v>
       </c>
-      <c r="B234" t="s">
+      <c r="C234" t="s">
         <v>700</v>
-      </c>
-[...1 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" t="s">
+        <v>701</v>
+      </c>
+      <c r="B235" t="s">
         <v>702</v>
       </c>
-      <c r="B235" t="s">
+      <c r="C235" t="s">
         <v>703</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" t="s">
+        <v>704</v>
+      </c>
+      <c r="B236" t="s">
         <v>705</v>
       </c>
-      <c r="B236" t="s">
+      <c r="C236" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
+        <v>707</v>
+      </c>
+      <c r="B237" t="s">
         <v>708</v>
       </c>
-      <c r="B237" t="s">
+      <c r="C237" t="s">
         <v>709</v>
-      </c>
-[...1 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" t="s">
+        <v>710</v>
+      </c>
+      <c r="B238" t="s">
         <v>711</v>
       </c>
-      <c r="B238" t="s">
+      <c r="C238" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>713</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" t="s">
+        <v>713</v>
+      </c>
+      <c r="B239" t="s">
         <v>714</v>
       </c>
-      <c r="B239" t="s">
+      <c r="C239" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
+        <v>716</v>
+      </c>
+      <c r="B240" t="s">
         <v>717</v>
       </c>
-      <c r="B240" t="s">
+      <c r="C240" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>719</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
+        <v>719</v>
+      </c>
+      <c r="B241" t="s">
         <v>720</v>
       </c>
-      <c r="B241" t="s">
+      <c r="C241" t="s">
         <v>721</v>
-      </c>
-[...1 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
+        <v>722</v>
+      </c>
+      <c r="B242" t="s">
         <v>723</v>
       </c>
-      <c r="B242" t="s">
+      <c r="C242" t="s">
         <v>724</v>
-      </c>
-[...1 lines deleted...]
-        <v>725</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
+        <v>725</v>
+      </c>
+      <c r="B243" t="s">
         <v>726</v>
       </c>
-      <c r="B243" t="s">
+      <c r="C243" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
+        <v>728</v>
+      </c>
+      <c r="B244" t="s">
         <v>729</v>
       </c>
-      <c r="B244" t="s">
+      <c r="C244" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
+        <v>731</v>
+      </c>
+      <c r="B245" t="s">
         <v>732</v>
       </c>
-      <c r="B245" t="s">
+      <c r="C245" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
+        <v>734</v>
+      </c>
+      <c r="B246" t="s">
         <v>735</v>
       </c>
-      <c r="B246" t="s">
+      <c r="C246" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
+        <v>737</v>
+      </c>
+      <c r="B247" t="s">
         <v>738</v>
       </c>
-      <c r="B247" t="s">
+      <c r="C247" t="s">
         <v>739</v>
-      </c>
-[...1 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
+        <v>740</v>
+      </c>
+      <c r="B248" t="s">
         <v>741</v>
       </c>
-      <c r="B248" t="s">
+      <c r="C248" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
+        <v>743</v>
+      </c>
+      <c r="B249" t="s">
         <v>744</v>
       </c>
-      <c r="B249" t="s">
+      <c r="C249" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
+        <v>746</v>
+      </c>
+      <c r="B250" t="s">
         <v>747</v>
       </c>
-      <c r="B250" t="s">
+      <c r="C250" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
+        <v>749</v>
+      </c>
+      <c r="B251" t="s">
         <v>750</v>
       </c>
-      <c r="B251" t="s">
+      <c r="C251" t="s">
         <v>751</v>
-      </c>
-[...1 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
+        <v>752</v>
+      </c>
+      <c r="B252" t="s">
         <v>753</v>
       </c>
-      <c r="B252" t="s">
+      <c r="C252" t="s">
         <v>754</v>
-      </c>
-[...1 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
+        <v>755</v>
+      </c>
+      <c r="B253" t="s">
         <v>756</v>
       </c>
-      <c r="B253" t="s">
+      <c r="C253" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
+        <v>758</v>
+      </c>
+      <c r="B254" t="s">
         <v>759</v>
       </c>
-      <c r="B254" t="s">
+      <c r="C254" t="s">
         <v>760</v>
-      </c>
-[...1 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
+        <v>761</v>
+      </c>
+      <c r="B255" t="s">
         <v>762</v>
       </c>
-      <c r="B255" t="s">
+      <c r="C255" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
+        <v>764</v>
+      </c>
+      <c r="B256" t="s">
         <v>765</v>
       </c>
-      <c r="B256" t="s">
+      <c r="C256" t="s">
         <v>766</v>
-      </c>
-[...1 lines deleted...]
-        <v>767</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
+        <v>767</v>
+      </c>
+      <c r="B257" t="s">
         <v>768</v>
       </c>
-      <c r="B257" t="s">
+      <c r="C257" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
+        <v>770</v>
+      </c>
+      <c r="B258" t="s">
         <v>771</v>
       </c>
-      <c r="B258" t="s">
+      <c r="C258" t="s">
         <v>772</v>
-      </c>
-[...1 lines deleted...]
-        <v>773</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" t="s">
+        <v>773</v>
+      </c>
+      <c r="B259" t="s">
         <v>774</v>
       </c>
-      <c r="B259" t="s">
+      <c r="C259" t="s">
         <v>775</v>
-      </c>
-[...1 lines deleted...]
-        <v>776</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">