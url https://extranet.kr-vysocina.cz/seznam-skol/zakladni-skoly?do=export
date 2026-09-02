--- v3 (2026-07-16)
+++ v4 (2026-09-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="776">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="774">
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Ředitel</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Křesťanská základní škola Jihlava</t>
   </si>
   <si>
     <t>Mgr. Solomiia Makovska</t>
   </si>
   <si>
     <t>reditelstvi@krestanka.cz</t>
   </si>
   <si>
     <t>Lesní mateřská škola a základní škola Vlásenický dvůr</t>
   </si>
   <si>
     <t>Mgr. Adriana Chittussi</t>
   </si>
   <si>
@@ -269,110 +269,101 @@
   <si>
     <t xml:space="preserve">reditel@zscernovice.cz </t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Česká Bělá</t>
   </si>
   <si>
     <t>Mgr. Jan Čepl</t>
   </si>
   <si>
     <t>cepl@zsms-cb.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Dalečín, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Marcela Kotoučková</t>
   </si>
   <si>
     <t>reditel@zsdalecin.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Dalešice, okres Třebíč, příspěvková organizace</t>
   </si>
   <si>
-    <t>Mgr. Jana Vodínská</t>
+    <t>Mgr. Lucie Schütznerová</t>
   </si>
   <si>
     <t>skola.dalesice@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Dešov</t>
   </si>
   <si>
     <t>Mgr. Dana Popová</t>
   </si>
   <si>
     <t>zsms.desov@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Dlouhá Brtnice, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Eva Chvátalová, MBA</t>
   </si>
   <si>
     <t>reditelka@zsmsdlouhabrtnice.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Dlouhá Ves, okres Havlíčkův Brod</t>
   </si>
   <si>
     <t>Mgr. Rudolf Nožka</t>
   </si>
   <si>
     <t>nozka.dlves@outlook.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Dobrá Voda, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Věra Havelková</t>
   </si>
   <si>
     <t>reditelka@skoladobravoda.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Dobronín, příspěvková organizace</t>
   </si>
   <si>
     <t>Ing. Ivo Mikulášek</t>
   </si>
   <si>
     <t>eozsdobr@centrum.cz</t>
   </si>
   <si>
-    <t>Základní škola a mateřská škola Dolní Cerekev, příspěvková organizace</t>
-[...7 lines deleted...]
-  <si>
     <t>Základní škola a Mateřská škola Dolní Heřmanice, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Jaroslava Koldová</t>
   </si>
   <si>
     <t>reditelkadolher@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Dolní Krupá, okres Havlíčkův Brod</t>
   </si>
   <si>
     <t>Mgr. Jan Polívka</t>
   </si>
   <si>
     <t>polivka.jn@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Dolní Město</t>
   </si>
   <si>
     <t>Mgr. Marie Maštálková</t>
   </si>
   <si>
     <t>reditelka@zsdolnimesto.cz</t>
@@ -881,51 +872,51 @@
   <si>
     <t>zsnovesyrovice@volny.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Nové Veselí, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Blanka Kratochvílová</t>
   </si>
   <si>
     <t>reditel@zsnoveveseli.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Obrataň</t>
   </si>
   <si>
     <t>Mgr. Petra Krupková</t>
   </si>
   <si>
     <t>reditel@zsobratan.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Okrouhlice, okres Havlíčkův Brod</t>
   </si>
   <si>
-    <t>Ing. Martina Křípalová</t>
+    <t>Mgr. Helena Kahounová</t>
   </si>
   <si>
     <t>reditel@zsokrouhlice.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Olešná, okres Pelhřimov</t>
   </si>
   <si>
     <t>Mgr. Jiří Kopkan</t>
   </si>
   <si>
     <t>kopkan@zsolesna.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Opatov, okres Třebíč, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Eva Švihálková</t>
   </si>
   <si>
     <t>zs.opatov@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Oslavice, příspěvková organizace</t>
   </si>
@@ -1052,51 +1043,51 @@
   <si>
     <t>zsrokytnicenr@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Rovečné</t>
   </si>
   <si>
     <t>Mgr. Josef Dvořák</t>
   </si>
   <si>
     <t>skola@zsrovecne.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Rozsochatec, okres Havlíčkův Brod</t>
   </si>
   <si>
     <t>Mgr. Hana Hertlová</t>
   </si>
   <si>
     <t>zsms@rozsochatec.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Rožná, okres Žďár nad Sázavou, příspěvková organizace</t>
   </si>
   <si>
-    <t>Mgr. Jana Romanová</t>
+    <t>Ing. Marie Ambrožová</t>
   </si>
   <si>
     <t>zsrozna@tiscali.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Ruda, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Jana Součková</t>
   </si>
   <si>
     <t>zs@skola-ruda.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Růžená, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Zuzana Krejčová</t>
   </si>
   <si>
     <t>zs@skolaruzena.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Rynárec, okres Pelhřimov</t>
   </si>
@@ -1217,66 +1208,66 @@
   <si>
     <t>Základní škola a Mateřská škola Škrdlovice, příspěvková organizace.</t>
   </si>
   <si>
     <t>Mgr. Věra Kovářová, MBA</t>
   </si>
   <si>
     <t>skola@skrdlovice.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Šlapanov, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Josef Špinar</t>
   </si>
   <si>
     <t>J.spinar@zs.slapanov.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Štěpánov nad Svratkou, okres Žďár nad Sázavou, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Jiří Dufek</t>
   </si>
   <si>
-    <t>info@zsstep.cz</t>
+    <t>podatelna@zsstep.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Štoky, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Petr Jakeš</t>
   </si>
   <si>
     <t>reditel@zsmsstoky.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola T.G. Masaryka Rouchovany</t>
   </si>
   <si>
-    <t>Mgr. Vlasta Nováková</t>
+    <t>Mgr. Marek Seifer</t>
   </si>
   <si>
     <t>reditel@zsrouchovany.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Tasov</t>
   </si>
   <si>
     <t>Mgr. Irena Martincová</t>
   </si>
   <si>
     <t>martincova@zs-tasov.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Třebelovice, okres Třebíč, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Romana Veselá</t>
   </si>
   <si>
     <t>zstrebelovice@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Třebíč, Na Kopcích 342</t>
   </si>
@@ -1493,54 +1484,54 @@
   <si>
     <t>reditel@skola.zdirec.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Želetava</t>
   </si>
   <si>
     <t>Mgr. Bohumil Dohnal</t>
   </si>
   <si>
     <t>dohnal@zszeletava.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Žirovnice</t>
   </si>
   <si>
     <t>Mgr. Dagmar Brýnová</t>
   </si>
   <si>
     <t>zs@zsamszirovnice.cz</t>
   </si>
   <si>
     <t>Základní škola a matřská školaTřebíč, Bartuškova 700</t>
   </si>
   <si>
-    <t>Mgr. Leoš Šeda</t>
-[...2 lines deleted...]
-    <t>seda@zsbartuskova.cz</t>
+    <t>Mgr. et Mgr. František Pažourek</t>
+  </si>
+  <si>
+    <t>pazourek@zsbartuskova.cz</t>
   </si>
   <si>
     <t>Základní škola Benetice, okres Třebíč, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Andrea Bukovská</t>
   </si>
   <si>
     <t>skola.benetice@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola Bobrová, okres Žďár nad Sázavou, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Jaroslav Strnad</t>
   </si>
   <si>
     <t>zsbobrova@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola Budišov - příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Veronika Ležáková</t>
   </si>
@@ -1637,50 +1628,53 @@
   <si>
     <t>reditel@zshornicerekev.cz</t>
   </si>
   <si>
     <t>Základní škola Hrotovice</t>
   </si>
   <si>
     <t>Mgr. Oldřich Kos</t>
   </si>
   <si>
     <t>reditel@zshrotovice.cz</t>
   </si>
   <si>
     <t>Základní škola Humpolec, Hálkova 591, okres Pelhřimov</t>
   </si>
   <si>
     <t>Mgr. Tomáš Jůzl</t>
   </si>
   <si>
     <t>reditel.halkova@zshumpolec.cz</t>
   </si>
   <si>
     <t>Základní škola Humpolec, Hradská 894, okres Pelhřimov</t>
   </si>
   <si>
+    <t>Mgr. Lucie Brabcová</t>
+  </si>
+  <si>
     <t>reditel@zshradska.cz</t>
   </si>
   <si>
     <t>Základní škola IMJ Humpolec</t>
   </si>
   <si>
     <t>Mgr. Markéta Festová</t>
   </si>
   <si>
     <t>zsimj.humpolec@gmail.com</t>
   </si>
   <si>
     <t>Základní škola Jihlava, Demlova 32, příspěvková organizace</t>
   </si>
   <si>
     <t xml:space="preserve">Mgr. Andrea Medunová </t>
   </si>
   <si>
     <t>skola@zsdemlovaji.cz</t>
   </si>
   <si>
     <t>Základní škola Jihlava, E. Rošického 2, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. František Svoboda</t>
@@ -1787,51 +1781,51 @@
   <si>
     <t>zs.lisek@seznam.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Základní škola Ludvíka Svobody a Mateřská škola Rudíkov, příspěvková organizace </t>
   </si>
   <si>
     <t>Mgr. Martin Suk</t>
   </si>
   <si>
     <t>zs.rudikov@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola Měřín</t>
   </si>
   <si>
     <t>Mgr. Iveta Večeřová</t>
   </si>
   <si>
     <t>reditel@zsmerin.cz</t>
   </si>
   <si>
     <t>Základní škola Mohelno, okres Třebíč</t>
   </si>
   <si>
-    <t>Mgr. Vladimír Horký</t>
+    <t>Mgr. Dagmar Frolcová</t>
   </si>
   <si>
     <t>info@zsmohelno.cz</t>
   </si>
   <si>
     <t>Základní škola Moravské Budějovice Havlíčkova ul. 933 okres Třebíč</t>
   </si>
   <si>
     <t>Mgr. Zdeněk Chroust</t>
   </si>
   <si>
     <t>reditel@zshavl.cz</t>
   </si>
   <si>
     <t>Základní škola Na Radosti</t>
   </si>
   <si>
     <t>Mgr. Petra Vykydalová Kupková</t>
   </si>
   <si>
     <t>info@skolanaradosti.cz</t>
   </si>
   <si>
     <t>Základní škola Náměšť nad Oslavou, Husova 579</t>
   </si>
@@ -2129,54 +2123,54 @@
   <si>
     <t>reditel@zstgmbystrice.cz</t>
   </si>
   <si>
     <t>Základní škola T.G.Masaryka a mateřská škola Přibyslavice, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Iveta Petráňková</t>
   </si>
   <si>
     <t>skola@zspribyslavice.cz</t>
   </si>
   <si>
     <t>Základní škola T.G.Masaryka Moravské Budějovice, náměstí Svobody 903, okres Třebíč</t>
   </si>
   <si>
     <t>Mgr. Marie Svobodová</t>
   </si>
   <si>
     <t>reditel@zsmb.cz</t>
   </si>
   <si>
     <t>Základní škola T.G.Masaryka Třebíč, Komenského náměstí 61/6</t>
   </si>
   <si>
-    <t>Mgr. Martin Hlávka</t>
-[...2 lines deleted...]
-    <t>hlavka@zstgmtrebic.cz</t>
+    <t>Mgr. Libor Švec</t>
+  </si>
+  <si>
+    <t>svec@zstgmtrebic.cz</t>
   </si>
   <si>
     <t>Základní škola Telč, Hradecká 234, příspěvková organizace</t>
   </si>
   <si>
     <t>PhDr. Libor Sova</t>
   </si>
   <si>
     <t>reditel@zshradeckatelc.cz</t>
   </si>
   <si>
     <t>Základní škola Telč, Masarykova 141, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Karel Navrátil</t>
   </si>
   <si>
     <t>reditel@zstelc.eu</t>
   </si>
   <si>
     <t>Základní škola Třebíč Týnská 8</t>
   </si>
   <si>
     <t>Mgr. Petr Volf</t>
   </si>
@@ -2219,54 +2213,54 @@
   <si>
     <t>reditel@zs-trest.cz</t>
   </si>
   <si>
     <t>Základní škola Urbanov, okres Jihlava, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Hynek Vohoska</t>
   </si>
   <si>
     <t>vohoska@skolaurbanov.cz</t>
   </si>
   <si>
     <t>Základní škola v Jemnici, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Zdeněk Hirt</t>
   </si>
   <si>
     <t>hirt.z@zsjemnice.cz</t>
   </si>
   <si>
     <t>Základní škola Vážka</t>
   </si>
   <si>
-    <t>MgA. Bc. Radka Matějíčková</t>
-[...2 lines deleted...]
-    <t>radka.matejickova@zsvazka.cz</t>
+    <t>Mgr. Silvie Čermáková</t>
+  </si>
+  <si>
+    <t>info@zsvazka.cz</t>
   </si>
   <si>
     <t>Základní škola Velká Bíteš, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Věra Kroutilová, MBA</t>
   </si>
   <si>
     <t>reditel@zsbites.cz</t>
   </si>
   <si>
     <t>Základní škola Velké Meziříčí, Oslavická 1800/20</t>
   </si>
   <si>
     <t>Mgr. Eva Bednářová</t>
   </si>
   <si>
     <t>bednarova@zs-oslavickavm.cz</t>
   </si>
   <si>
     <t>Základní škola Velké Meziříčí, Sokolovská 470/13</t>
   </si>
   <si>
     <t>Mgr. Hedvika Kopečná</t>
   </si>
@@ -2336,51 +2330,51 @@
   <si>
     <t>reditel@1zdar.cz</t>
   </si>
   <si>
     <t>Základní škola Žďár nad Sázavou, Švermova 4</t>
   </si>
   <si>
     <t>Ing. Dominika Paulová, MBA</t>
   </si>
   <si>
     <t>reditel@4zszdar.cz</t>
   </si>
   <si>
     <t>Základní škola Želiv, okres Pelhřimov</t>
   </si>
   <si>
     <t>Mgr. Jaromír Cihlář</t>
   </si>
   <si>
     <t>zszeliv@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola, Základní umělecká škola a Mateřská škola Lipnice nad Sázavou</t>
   </si>
   <si>
-    <t>Mgr. Marie Opršálová</t>
+    <t>Mgr. Lenka Kulichová Jiráková</t>
   </si>
   <si>
     <t>zslipnicens@seznam.cz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2699,51 +2693,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C259"/>
+  <dimension ref="A1:C258"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
@@ -4697,912 +4691,901 @@
         <v>534</v>
       </c>
       <c r="B179" t="s">
         <v>535</v>
       </c>
       <c r="C179" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
         <v>537</v>
       </c>
       <c r="B180" t="s">
         <v>538</v>
       </c>
       <c r="C180" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
         <v>540</v>
       </c>
       <c r="B181" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="C181" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B182" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C182" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B183" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C183" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B184" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C184" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="B185" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C185" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B186" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C186" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B187" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C187" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="B188" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C188" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B189" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C189" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B190" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C190" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B191" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C191" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="B192" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="C192" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B193" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C193" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B194" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C194" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B195" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C195" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B196" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C196" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B197" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C197" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="B198" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C198" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B199" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C199" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B200" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C200" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B201" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C201" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="B202" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C202" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B203" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C203" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="B204" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C204" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="B205" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C205" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="B206" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C206" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B207" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C207" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B208" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C208" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B209" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C209" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="B210" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C210" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="B211" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C211" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="B212" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C212" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="B213" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C213" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B214" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C214" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B215" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C215" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="B216" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C216" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B217" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C217" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="B218" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C218" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="B219" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C219" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B220" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C220" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B221" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C221" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="B222" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="C222" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B223" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C223" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B224" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C224" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B225" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C225" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="B226" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="C226" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B227" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C227" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B228" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C228" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B229" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C229" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B230" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C230" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="B231" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C231" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="B232" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C232" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B233" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C233" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B234" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C234" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="B235" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="C235" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B236" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C236" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B237" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C237" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B238" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C238" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="B239" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C239" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="B240" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="C240" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B241" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C241" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B242" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C242" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="B243" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="C243" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B244" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="C244" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B245" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C245" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B246" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="C246" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="B247" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="C247" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="B248" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="C248" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B249" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C249" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B250" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="C250" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B251" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="C251" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B252" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C252" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B253" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C253" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B254" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C254" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B255" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C255" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B256" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C256" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B257" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C257" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B258" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C258" t="s">
-        <v>772</v>
-[...3 lines deleted...]
-      <c r="A259" t="s">
         <v>773</v>
-      </c>
-[...4 lines deleted...]
-        <v>775</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">