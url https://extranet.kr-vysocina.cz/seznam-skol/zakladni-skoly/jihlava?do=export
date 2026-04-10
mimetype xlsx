--- v0 (2025-11-22)
+++ v1 (2026-04-10)
@@ -12,88 +12,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Ředitel</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Křesťanská základní škola Jihlava</t>
   </si>
   <si>
     <t>Mgr. Šárka Glösslová</t>
   </si>
   <si>
     <t>glosslova@krestanka.cz</t>
   </si>
   <si>
+    <t>Meruzalka-Montessori mateřská škola a základní škola v Jihlavě, o.p.s.</t>
+  </si>
+  <si>
+    <t>Mgr. Jana Procházková</t>
+  </si>
+  <si>
+    <t>prochazkova.jana@meruzalka.cz</t>
+  </si>
+  <si>
     <t>ScioŠkola Jihlava - základní škola, s.r.o.</t>
   </si>
   <si>
     <t>Mgr. Petr Kolečkář</t>
   </si>
   <si>
     <t>petr.koleckar@scioskola.cz</t>
   </si>
   <si>
     <t>Základní škola  a mateřská škola Krahulčí, okres Jihlava, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Naďa Vokřínková</t>
   </si>
   <si>
     <t>reditel@zsmskrahulci.cz</t>
   </si>
   <si>
+    <t>Základní škola a mateřská škola Aloise Toufara v Brtnici, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Blanka Čerklová</t>
+  </si>
+  <si>
+    <t>blanka.cerklova@g.zsbrtnice.cz</t>
+  </si>
+  <si>
     <t>Základní škola a mateřská škola Batelov, příspěvková organizace</t>
   </si>
   <si>
     <t>Ing. Alena Vybíralová</t>
   </si>
   <si>
     <t>reditel@zsbatelov.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Brzkov, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Jitka Mrkosová, DiS.</t>
   </si>
   <si>
     <t>skolabrzkov@gmail.com</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Cejle, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Gabriela Nováková</t>
   </si>
   <si>
     <t>zs.cejle@seznam.cz</t>
@@ -137,51 +155,51 @@
   <si>
     <t>Základní škola a Mateřská škola Hodice, příspěvková organizace</t>
   </si>
   <si>
     <t xml:space="preserve">Mgr. Monika Hamerníková </t>
   </si>
   <si>
     <t>skola@hodice.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Horní Dubenky, okres Jihlava, příspěvková organizace</t>
   </si>
   <si>
     <t>PaedDr. Stanislav Hromada</t>
   </si>
   <si>
     <t>skola@zshornidubenky.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Jamné, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. A. Markéta Findeisová</t>
   </si>
   <si>
-    <t>skola@zsamsjane.cz</t>
+    <t>skola@zsamsjamne.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Jihlava, Nad Plovárnou 5, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Jiří Šaufl</t>
   </si>
   <si>
     <t>skola@zsplovarna.ji.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Kamenice, okres Jihlava, příspěvková organizace</t>
   </si>
   <si>
     <t>Ing. Jan Jelínek</t>
   </si>
   <si>
     <t xml:space="preserve">jan.jelinek@zskamenice.cz </t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Kněžice</t>
   </si>
   <si>
     <t>Mgr. Jana Kružíková</t>
   </si>
@@ -246,50 +264,59 @@
     <t>Základní škola a mateřská škola Puklice, p.o</t>
   </si>
   <si>
     <t>Mgr. Jaroslava Němcová</t>
   </si>
   <si>
     <t>reditel@zspuklice.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Růžená, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Zuzana Krejčová</t>
   </si>
   <si>
     <t>zs@skolaruzena.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Stará Říše, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Ilona Kazdová</t>
   </si>
   <si>
     <t>reditel@zsmsstararise.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Stonařov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Marcela Březnová</t>
+  </si>
+  <si>
+    <t>marcela.breznova@zsstonarov.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Velký Beranov, okres Jihlava, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Petr Janoušek</t>
   </si>
   <si>
     <t>skola@zsvberanov.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Větrný Jeníkov, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Barbora Schreková</t>
   </si>
   <si>
     <t>reditelka@zsvj.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Vyskytná nad Jihlavou, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Petr Baueršíma</t>
   </si>
@@ -785,51 +812,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C46"/>
+  <dimension ref="A1:C49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
@@ -1302,50 +1329,83 @@
       </c>
       <c r="C44" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>132</v>
       </c>
       <c r="B45" t="s">
         <v>133</v>
       </c>
       <c r="C45" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>135</v>
       </c>
       <c r="B46" t="s">
         <v>136</v>
       </c>
       <c r="C46" t="s">
         <v>137</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" t="s">
+        <v>138</v>
+      </c>
+      <c r="B47" t="s">
+        <v>139</v>
+      </c>
+      <c r="C47" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" t="s">
+        <v>141</v>
+      </c>
+      <c r="B48" t="s">
+        <v>142</v>
+      </c>
+      <c r="C48" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" t="s">
+        <v>144</v>
+      </c>
+      <c r="B49" t="s">
+        <v>145</v>
+      </c>
+      <c r="C49" t="s">
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">