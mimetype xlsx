--- v1 (2026-01-29)
+++ v2 (2026-04-08)
@@ -365,54 +365,54 @@
   <si>
     <t>ghb@ghb.cz</t>
   </si>
   <si>
     <t>Gymnázium Jihlava</t>
   </si>
   <si>
     <t>Mgr. Pavel Suk</t>
   </si>
   <si>
     <t>reditelna@gymnaziumjihlava.cz</t>
   </si>
   <si>
     <t>Gymnázium Otokara Březiny a Střední odborná škola Telč</t>
   </si>
   <si>
     <t>Mgr. Bc. Lenka Procházková</t>
   </si>
   <si>
     <t>prochazkova@gstelc.cz</t>
   </si>
   <si>
     <t>Gymnázium Pacov</t>
   </si>
   <si>
-    <t>Mgr. Josef Novák</t>
-[...2 lines deleted...]
-    <t>gpacov@email.cz</t>
+    <t>Mgr. Jana Šoustarová Beranová</t>
+  </si>
+  <si>
+    <t>JanaSoustarovaBeranova@gpacov.cz</t>
   </si>
   <si>
     <t>Gymnázium Třebíč</t>
   </si>
   <si>
     <t>RNDr. Alice Burešová</t>
   </si>
   <si>
     <t>buresovaa@gtr.cz</t>
   </si>
   <si>
     <t>Gymnázium Velké Meziříčí</t>
   </si>
   <si>
     <t>Mgr. Ilona Pokorná</t>
   </si>
   <si>
     <t>pokorna@gvm.cz</t>
   </si>
   <si>
     <t>Gymnázium Vincence Makovského Nové Město na Moravě</t>
   </si>
   <si>
     <t>Mgr. Pavel Dostál</t>
   </si>
@@ -2090,50 +2090,59 @@
   <si>
     <t>Mgr. Magda Hübnerová</t>
   </si>
   <si>
     <t>info@hornimlynchotebor.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola  Golčův Jeníkov, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Alena Víšková</t>
   </si>
   <si>
     <t>viskova.alena@skolagj.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola  Křoví, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. at Mgr. Hana Večeřová</t>
   </si>
   <si>
     <t>reditelka@zskrovi.cz</t>
   </si>
   <si>
+    <t>Základní škola a mateřská škola Aloise Toufara v Brtnici, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Blanka Čerklová</t>
+  </si>
+  <si>
+    <t>blanka.cerklova@g.zsbrtnice.cz</t>
+  </si>
+  <si>
     <t>Základní škola a mateřská škola Batelov, příspěvková organizace</t>
   </si>
   <si>
     <t>Ing. Alena Vybíralová</t>
   </si>
   <si>
     <t>reditel@zsbatelov.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Blatnice, okres Třebíč, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Marie Čermáková Tomanová</t>
   </si>
   <si>
     <t>reditel@zsamsblatnice.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Bohdalec, okres Žďár nad Sázavou, příspěvková organizace</t>
   </si>
   <si>
     <t>PaedDr. Zdeňka Kučerová</t>
   </si>
   <si>
     <t>zs.bohdalec@gmail.com</t>
@@ -2333,50 +2342,59 @@
   <si>
     <t>Mgr. Jan Polívka</t>
   </si>
   <si>
     <t>polivka.jn@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Dolní Město</t>
   </si>
   <si>
     <t>Mgr. Marie Maštálková</t>
   </si>
   <si>
     <t>reditelka@zsdolnimesto.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Dolní Rožínka</t>
   </si>
   <si>
     <t>Mgr. Pavel Špaček</t>
   </si>
   <si>
     <t>reditel@zsdr.cz</t>
   </si>
   <si>
+    <t>Základní škola a Mateřská škola Dolní Vilémovice</t>
+  </si>
+  <si>
+    <t>Mgr. Hana Škodová</t>
+  </si>
+  <si>
+    <t>zs-dolnivilemovice@seznam.cz</t>
+  </si>
+  <si>
     <t>Základní škola a Mateřská škola DOMAMIL, příspěvková organizace</t>
   </si>
   <si>
     <t>Jana Čtveráčková</t>
   </si>
   <si>
     <t>reditel@skoladomamil.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Dukovany, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Hana Svobodová</t>
   </si>
   <si>
     <t>reditelka@zsmsdukovany.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Dušejov, příspěvková organizace</t>
   </si>
   <si>
     <t>Ing. Martina Neprašová, PhD.</t>
   </si>
   <si>
     <t>zsdu.skola@seznam.cz</t>
@@ -2501,51 +2519,51 @@
   <si>
     <t>Základní škola a mateřská škola Horní Dubenky, okres Jihlava, příspěvková organizace</t>
   </si>
   <si>
     <t>PaedDr. Stanislav Hromada</t>
   </si>
   <si>
     <t>skola@zshornidubenky.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Jakubov, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Jana Šerháková</t>
   </si>
   <si>
     <t>skola@jakubov.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Jamné, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. A. Markéta Findeisová</t>
   </si>
   <si>
-    <t>skola@zsamsjane.cz</t>
+    <t>skola@zsamsjamne.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Jana Blahoslava Kralice nad Oslavou, příspěvková organizace, okres Třebíč</t>
   </si>
   <si>
     <t>Mgr. Ivana Zejdová</t>
   </si>
   <si>
     <t>skola.kralice@gmail.com</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Jihlava, Nad Plovárnou 5, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Jiří Šaufl</t>
   </si>
   <si>
     <t>skola@zsplovarna.ji.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Jimramov, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Michal Budig</t>
   </si>
@@ -3260,59 +3278,50 @@
   <si>
     <t>Mgr. Vlasta Vlčanová</t>
   </si>
   <si>
     <t>zstrnava@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Uhelná Příbram</t>
   </si>
   <si>
     <t>Mgr. Dana Talácková</t>
   </si>
   <si>
     <t>zakladniskola@uhelnapribram.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Unčín, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Monika Tomášová</t>
   </si>
   <si>
     <t>zsuncin@seznam.cz</t>
   </si>
   <si>
-    <t>Základní škola a mateřská škola v Brtnici, příspěvková organizace</t>
-[...7 lines deleted...]
-  <si>
     <t>Základní škola a Mateřská škola Valeč</t>
   </si>
   <si>
     <t>Mgr. Ludmila Mrnuštíková</t>
   </si>
   <si>
     <t>reditelka@zsvalec.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Věcov, okres Žďár nad Sázavou, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Miroslava Prudká</t>
   </si>
   <si>
     <t>zsvecov@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Velká Losenice, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Martin Ležák</t>
   </si>
   <si>
     <t>reditel.skola@losenice.cz</t>
@@ -3413,50 +3422,59 @@
   <si>
     <t>Mgr. Vlastimil Maštera</t>
   </si>
   <si>
     <t>zs.vladislav@iol.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Výčapy, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Marie Bartíková</t>
   </si>
   <si>
     <t>zsvycapy@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Vyskytná nad Jihlavou, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Petr Baueršíma</t>
   </si>
   <si>
     <t>reditel@skolavyskytna.cz</t>
   </si>
   <si>
+    <t>Základní škola a Mateřská škola Vyskytná, okres Pelhřimov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Antonín Vojáček</t>
+  </si>
+  <si>
+    <t>zs.vyskytna@seznam.cz</t>
+  </si>
+  <si>
     <t>Základní škola a Mateřská škola Zhoř, okres Jihlava, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Richard Března</t>
   </si>
   <si>
     <t>zszhor@centrum.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Zubří, okres Žďár nad Sázavou, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Hana Stejskalová</t>
   </si>
   <si>
     <t>stejskalova.hana@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Žďírec nad Doubravou</t>
   </si>
   <si>
     <t>Mgr. Ota Benc</t>
   </si>
   <si>
     <t>reditel@skola.zdirec.cz</t>
@@ -3563,80 +3581,71 @@
   <si>
     <t>Základní škola Budišov - příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Veronika Ležáková</t>
   </si>
   <si>
     <t>veronika.lezakova@zsbudisov.cz</t>
   </si>
   <si>
     <t>Základní škola Bystřice n. P., Nádražní 615</t>
   </si>
   <si>
     <t>Mgr. Hana Kopecká</t>
   </si>
   <si>
     <t>kopecka.h@zsbystrice.cz</t>
   </si>
   <si>
     <t>Základní škola Bystřice nad Pernštejnem, Tyršova 106</t>
   </si>
   <si>
     <t>Mgr. Iveta Ostrýžová</t>
   </si>
   <si>
-    <t>ivetaostryzova@seznam.cz</t>
+    <t>ostryzova@zstbynp.cz</t>
   </si>
   <si>
     <t>Základní škola Chotěboř, Buttulova 74, okres Havlíčkův Brod</t>
   </si>
   <si>
     <t>Mgr. Renáta Piklová</t>
   </si>
   <si>
     <t>piklova.renata@zsbuttulova.cz</t>
   </si>
   <si>
     <t>Základní škola Chotěboř, Smetanova 745, okres Havlíčkův Brod</t>
   </si>
   <si>
     <t>Ing. Milan Janda</t>
   </si>
   <si>
     <t>janda.milan@echotebor.cz</t>
   </si>
   <si>
-    <t>Základní škola Dolní Vilémovice 42</t>
-[...7 lines deleted...]
-  <si>
     <t>Základní škola EQ</t>
   </si>
   <si>
     <t>Hana Kučerová</t>
   </si>
   <si>
     <t>info@zs-eq.cz</t>
   </si>
   <si>
     <t>Základní škola Erazim 4</t>
   </si>
   <si>
     <t>Matěj Frgala</t>
   </si>
   <si>
     <t>spam@erazim.cz</t>
   </si>
   <si>
     <t>Základní škola Hany Benešové a Mateřská škola Bory, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Ondřej Bachr</t>
   </si>
   <si>
     <t>o.bachr@zsbory.cz</t>
@@ -4347,59 +4356,50 @@
     <t>Základní škola Velké Meziříčí, Školní 2055, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Petr Blažek</t>
   </si>
   <si>
     <t>reditel@3zsvm.cz</t>
   </si>
   <si>
     <t>Základní škola Vícenice u Náměště nad Oslavou, okres Třebíč</t>
   </si>
   <si>
     <t>Mgr. Lenka Červeňová</t>
   </si>
   <si>
     <t>info@zsvicenice.cz</t>
   </si>
   <si>
     <t>Základní škola Vojnův Městec, okres Žďár nad Sázavou, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Dagmar Losenická</t>
   </si>
   <si>
     <t>zsvmestec@gmail.com</t>
-  </si>
-[...7 lines deleted...]
-    <t>zs.vyskytna@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola Zvole, okres Žďár nad Sázavou</t>
   </si>
   <si>
     <t>Mgr. Andrea Smuszová</t>
   </si>
   <si>
     <t>zszvole@centrum.cz</t>
   </si>
   <si>
     <t>Základní škola Žďár nad Sázavou, Komenského 2</t>
   </si>
   <si>
     <t>Mgr. Miroslav Kadlec</t>
   </si>
   <si>
     <t>mkadlec@2zszdar.cz</t>
   </si>
   <si>
     <t>Základní škola Žďár nad Sázavou, Komenského 6</t>
   </si>
   <si>
     <t>Mgr. Bohumila Počtová</t>
   </si>
@@ -9315,68 +9315,68 @@
     </row>
     <row r="392" spans="1:3">
       <c r="A392" t="s">
         <v>1163</v>
       </c>
       <c r="B392" t="s">
         <v>1164</v>
       </c>
       <c r="C392" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" t="s">
         <v>1166</v>
       </c>
       <c r="B393" t="s">
         <v>1167</v>
       </c>
       <c r="C393" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="B394" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="C394" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="B395" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="C395" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" t="s">
         <v>1172</v>
       </c>
       <c r="B396" t="s">
         <v>1173</v>
       </c>
       <c r="C396" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" t="s">
         <v>1175</v>
       </c>
       <c r="B397" t="s">
         <v>1176</v>
       </c>
       <c r="C397" t="s">
         <v>1177</v>
       </c>
     </row>
     <row r="398" spans="1:3">