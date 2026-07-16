--- v2 (2026-04-08)
+++ v3 (2026-07-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1538">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1537">
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Ředitel</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Active - středisko volného času, příspěvková organizace</t>
   </si>
   <si>
     <t>Ing. Jan Ptáček</t>
   </si>
   <si>
     <t>ptacek@activezdar.cz</t>
   </si>
   <si>
     <t>Agro-technická střední škola Bystřice nad Pernštejnem</t>
   </si>
   <si>
     <t>Mgr. Miroslav Novák</t>
   </si>
   <si>
@@ -446,54 +446,54 @@
   <si>
     <t>junior@ddmchotebor.cz</t>
   </si>
   <si>
     <t>Katolické gymnázium Třebíč</t>
   </si>
   <si>
     <t>Ing. Mgr. Vít Feldbabel</t>
   </si>
   <si>
     <t>vfeldbabel@kgtrebic.cz</t>
   </si>
   <si>
     <t>Kindergarten At The Castle - Mateřská škola Na Hradě, z.s.</t>
   </si>
   <si>
     <t>Mgr. Anna Polehlová Jourová</t>
   </si>
   <si>
     <t>jourovaanna@seznam.cz</t>
   </si>
   <si>
     <t>Křesťanská základní škola Jihlava</t>
   </si>
   <si>
-    <t>Mgr. Šárka Glösslová</t>
-[...2 lines deleted...]
-    <t>glosslova@krestanka.cz</t>
+    <t>Mgr. Solomiia Makovska</t>
+  </si>
+  <si>
+    <t>reditelstvi@krestanka.cz</t>
   </si>
   <si>
     <t>Lesní mateřská škola a základní škola Vlásenický dvůr</t>
   </si>
   <si>
     <t>Mgr. Adriana Chittussi</t>
   </si>
   <si>
     <t>info@vlasenickydvur.cz</t>
   </si>
   <si>
     <t>Manažerská akademie - střední odborná škola,  s. r. o.</t>
   </si>
   <si>
     <t>Mgr. Roman Vítů</t>
   </si>
   <si>
     <t>reditel@mg-akademie.cz</t>
   </si>
   <si>
     <t>Mateřská škola "Čtyřlístek" Třebíč, Kubišova ul., příspěvková organizace</t>
   </si>
   <si>
     <t>Ing. Renata Špačková</t>
   </si>
@@ -515,51 +515,51 @@
   <si>
     <t>PhDr. Lubica Váchová Nováková</t>
   </si>
   <si>
     <t>vachova@msdemlova.cz</t>
   </si>
   <si>
     <t>Mateřská škola a Speciálně pedagogické centrum Jihlava, příspěvková organizace</t>
   </si>
   <si>
     <t>PhDr. Ljubica Váchová</t>
   </si>
   <si>
     <t>Mateřská škola a Základní škola Dobrnice okres Havlíčkův Brod</t>
   </si>
   <si>
     <t>Mgr. Jan Mikeš</t>
   </si>
   <si>
     <t>zs@zsdobrnice.cz</t>
   </si>
   <si>
     <t>Mateřská škola a Základní škola Questo</t>
   </si>
   <si>
-    <t>Lucie Kroupová Maršíková</t>
+    <t>Ing. Helena Kottová</t>
   </si>
   <si>
     <t>info@questoschool.cz</t>
   </si>
   <si>
     <t>Mateřská škola a Základní škola Slunečnice</t>
   </si>
   <si>
     <t>Hana Belingerová</t>
   </si>
   <si>
     <t>hana.belingerova@mszsslunecnice.cz</t>
   </si>
   <si>
     <t>Mateřská škola Beránek, Malý Beranov</t>
   </si>
   <si>
     <t>Bc. Liběna Vlachová</t>
   </si>
   <si>
     <t>msmberanov@ji.cz</t>
   </si>
   <si>
     <t>Mateřská škola Bítovčice, příspěvková organizace</t>
   </si>
@@ -1352,51 +1352,51 @@
   <si>
     <t>svetylko@svetylko.com</t>
   </si>
   <si>
     <t>Mateřská škola Telč, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Bc. Lenka Jantačová</t>
   </si>
   <si>
     <t>reditelnamstelc@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Tis, příspěvková organizace</t>
   </si>
   <si>
     <t>Alena Vytasilová, Dis</t>
   </si>
   <si>
     <t>skolkatis@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Třebenice, příspěvková organizace</t>
   </si>
   <si>
-    <t>Petra Píšová, DiS</t>
+    <t>Lucie Hortová</t>
   </si>
   <si>
     <t>matskola.trebenice@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Třebíč, Bartuškova ul., příspěvková organizace</t>
   </si>
   <si>
     <t xml:space="preserve">Mgr. et Mgr. Lenka Dusíková, DiS. </t>
   </si>
   <si>
     <t>ms.bartuskova@tiscali.cz</t>
   </si>
   <si>
     <t>Mateřská škola Třebíč, Benešova ul., příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Miloslava Brančíková</t>
   </si>
   <si>
     <t>ms.benesova@atlas.cz</t>
   </si>
   <si>
     <t>Mateřská škola Třebíč, Cyrilometodějská ul., příspěvková organizace</t>
   </si>
@@ -1460,96 +1460,96 @@
   <si>
     <t>msuhrinov@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola v Jemnici, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Radka Nováková</t>
   </si>
   <si>
     <t>msjemnice@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Vatín, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Jitka Nováková</t>
   </si>
   <si>
     <t>ms.vatin@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Věchnov, příspěvková organizace</t>
   </si>
   <si>
-    <t>Bc. Jana Bělíková, Dis</t>
+    <t>Daniela Vrbasová</t>
   </si>
   <si>
     <t>msvechnov@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Velká Bíteš, Masarykovo náměstí 86, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Hana Sedláková</t>
   </si>
   <si>
     <t>skolka.bites@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Velká Bíteš, U Stadionu 538, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Naděžda Burianová</t>
   </si>
   <si>
     <t>reditelka@msbites.cz</t>
   </si>
   <si>
     <t>Mateřská škola Velká Chyška</t>
   </si>
   <si>
     <t>Jana Rakouská</t>
   </si>
   <si>
     <t>ms@velkachyska.cz</t>
   </si>
   <si>
     <t>Mateřská škola Velké Meziříčí, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Zdeňka Požárová</t>
   </si>
   <si>
     <t>reditelkams@skolkavm.cz</t>
   </si>
   <si>
     <t>Mateřská škola Vídeň</t>
   </si>
   <si>
-    <t>Jana Stehlíková</t>
+    <t>Bc. Petra Valíková</t>
   </si>
   <si>
     <t>msviden@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Vidonín, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Miluše Habánová</t>
   </si>
   <si>
     <t>skolkavidonin@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Víska se speciální třídou</t>
   </si>
   <si>
     <t>Mgr. Klára Houdková</t>
   </si>
   <si>
     <t>ms.viska@centrum.cz</t>
   </si>
   <si>
     <t>Mateřská škola Vojnův Městec, příspěvková organizace</t>
   </si>
@@ -2012,51 +2012,51 @@
   <si>
     <t>vudds.pocatky@seznam.cz</t>
   </si>
   <si>
     <t>Výchovný ústav, středisko výchovné péče, střední škola a školní jídelna, Černovice, Jirákova 285</t>
   </si>
   <si>
     <t>Mgr. et Mgr. Bc. Josef Michálek</t>
   </si>
   <si>
     <t>vu.cernovice@vucernovice.cz</t>
   </si>
   <si>
     <t>Výchovný ústav, základní škola a střední škola, Velké Meziříčí, K Rakůvkám 1</t>
   </si>
   <si>
     <t>PaedDr. Karel Suchánek</t>
   </si>
   <si>
     <t>reditel@vuvm.cz; info@vuvm.cz</t>
   </si>
   <si>
     <t>Vysočina Education, školské zařízení pro další vzdělávání pedagogických pracovníků, příspěvková organizace</t>
   </si>
   <si>
-    <t>Mgr. Roman Křivánek</t>
+    <t>Mgr. Roman Křivánek, MBA</t>
   </si>
   <si>
     <t>krivanek@vys-edu.cz</t>
   </si>
   <si>
     <t>Vyšší odborná škola a Střední škola hotelová SČMSD Pelhřimov, s. r. o.</t>
   </si>
   <si>
     <t>Mgr. Libor Capák</t>
   </si>
   <si>
     <t>lcapak@hs-pe.cz</t>
   </si>
   <si>
     <t>Vyšší odborná škola a Střední škola veterinární, zemědělská a zdravotnická Třebíč</t>
   </si>
   <si>
     <t>Ing. Lenka Francová, MBA</t>
   </si>
   <si>
     <t>lenka.francova@szstrebic.cz</t>
   </si>
   <si>
     <t>Základní škola  a mateřská škola Krahulčí, okres Jihlava, příspěvková organizace</t>
   </si>
@@ -2309,51 +2309,51 @@
   <si>
     <t>reditelka@skoladobravoda.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Dobronín, příspěvková organizace</t>
   </si>
   <si>
     <t>Ing. Ivo Mikulášek</t>
   </si>
   <si>
     <t>eozsdobr@centrum.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Dolní Cerekev, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Lubomír Krátký</t>
   </si>
   <si>
     <t>kratky@zsdcerekev.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Dolní Heřmanice, příspěvková organizace</t>
   </si>
   <si>
-    <t>Mgr. Pavla Kamanová</t>
+    <t>Mgr. Jaroslava Koldová</t>
   </si>
   <si>
     <t>reditelkadolher@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Dolní Krupá, okres Havlíčkův Brod</t>
   </si>
   <si>
     <t>Mgr. Jan Polívka</t>
   </si>
   <si>
     <t>polivka.jn@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Dolní Město</t>
   </si>
   <si>
     <t>Mgr. Marie Maštálková</t>
   </si>
   <si>
     <t>reditelka@zsdolnimesto.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Dolní Rožínka</t>
   </si>
@@ -2876,51 +2876,51 @@
   <si>
     <t>reditel@zsobratan.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Okrouhlice, okres Havlíčkův Brod</t>
   </si>
   <si>
     <t>Ing. Martina Křípalová</t>
   </si>
   <si>
     <t>reditel@zsokrouhlice.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Olešná, okres Pelhřimov</t>
   </si>
   <si>
     <t>Mgr. Jiří Kopkan</t>
   </si>
   <si>
     <t>kopkan@zsolesna.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Opatov, okres Třebíč, příspěvková organizace</t>
   </si>
   <si>
-    <t>Mgr. Vlasta Ptáčková</t>
+    <t>Mgr. Eva Švihálková</t>
   </si>
   <si>
     <t>zs.opatov@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Oslavice, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Radka Pešková</t>
   </si>
   <si>
     <t>reditelka@zsoslavice.cz</t>
   </si>
   <si>
     <t>Základní škola a mateřská škola Osová Bítýška</t>
   </si>
   <si>
     <t>Mgr. Milan Malý</t>
   </si>
   <si>
     <t>maly@zsob.cz</t>
   </si>
   <si>
     <t>Základní škola a Mateřská škola Oudoleň</t>
   </si>
@@ -3659,81 +3659,78 @@
   <si>
     <t>kancelar@zsnuselska.cz</t>
   </si>
   <si>
     <t>Základní škola Havlíčkův Brod, Štáflova 2004</t>
   </si>
   <si>
     <t>PaedDr. Veronika Prchalová</t>
   </si>
   <si>
     <t>zssta@hbnet.cz</t>
   </si>
   <si>
     <t>Základní škola Havlíčkův Brod, V Sadech 560</t>
   </si>
   <si>
     <t>PaedDr. Milena Honsová</t>
   </si>
   <si>
     <t>info@zssady.cz</t>
   </si>
   <si>
     <t>Základní škola Horní Cerekev, okres Pelhřimov</t>
   </si>
   <si>
-    <t>Mgr. Miroslava Kolářová</t>
+    <t>Mgr. Pavel Svoboda</t>
   </si>
   <si>
     <t>reditel@zshornicerekev.cz</t>
   </si>
   <si>
     <t>Základní škola Hrotovice</t>
   </si>
   <si>
     <t>Mgr. Oldřich Kos</t>
   </si>
   <si>
     <t>reditel@zshrotovice.cz</t>
   </si>
   <si>
     <t>Základní škola Humpolec, Hálkova 591, okres Pelhřimov</t>
   </si>
   <si>
     <t>Mgr. Tomáš Jůzl</t>
   </si>
   <si>
     <t>reditel.halkova@zshumpolec.cz</t>
   </si>
   <si>
     <t>Základní škola Humpolec, Hradská 894, okres Pelhřimov</t>
   </si>
   <si>
-    <t>Mgr. Helena Kahounová</t>
-[...2 lines deleted...]
-    <t>reditelka@zshradska.cz</t>
+    <t>reditel@zshradska.cz</t>
   </si>
   <si>
     <t>Základní škola IMJ Humpolec</t>
   </si>
   <si>
     <t>Mgr. Markéta Festová</t>
   </si>
   <si>
     <t>zsimj.humpolec@gmail.com</t>
   </si>
   <si>
     <t>Základní škola Jihlava, Demlova 32, příspěvková organizace</t>
   </si>
   <si>
     <t xml:space="preserve">Mgr. Andrea Medunová </t>
   </si>
   <si>
     <t>skola@zsdemlovaji.cz</t>
   </si>
   <si>
     <t>Základní škola Jihlava, E. Rošického 2, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. František Svoboda</t>
   </si>
@@ -9527,1198 +9524,1198 @@
         <v>1217</v>
       </c>
       <c r="B411" t="s">
         <v>1218</v>
       </c>
       <c r="C411" t="s">
         <v>1219</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" t="s">
         <v>1220</v>
       </c>
       <c r="B412" t="s">
         <v>1221</v>
       </c>
       <c r="C412" t="s">
         <v>1222</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
         <v>1223</v>
       </c>
       <c r="B413" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C413" t="s">
         <v>1224</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B414" t="s">
         <v>1226</v>
       </c>
-      <c r="B414" t="s">
+      <c r="C414" t="s">
         <v>1227</v>
-      </c>
-[...1 lines deleted...]
-        <v>1228</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B415" t="s">
         <v>1229</v>
       </c>
-      <c r="B415" t="s">
+      <c r="C415" t="s">
         <v>1230</v>
-      </c>
-[...1 lines deleted...]
-        <v>1231</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B416" t="s">
         <v>1232</v>
       </c>
-      <c r="B416" t="s">
+      <c r="C416" t="s">
         <v>1233</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B417" t="s">
         <v>1235</v>
       </c>
-      <c r="B417" t="s">
+      <c r="C417" t="s">
         <v>1236</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B418" t="s">
         <v>1238</v>
       </c>
-      <c r="B418" t="s">
+      <c r="C418" t="s">
         <v>1239</v>
-      </c>
-[...1 lines deleted...]
-        <v>1240</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B419" t="s">
         <v>1241</v>
       </c>
-      <c r="B419" t="s">
+      <c r="C419" t="s">
         <v>1242</v>
-      </c>
-[...1 lines deleted...]
-        <v>1243</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B420" t="s">
         <v>1244</v>
       </c>
-      <c r="B420" t="s">
+      <c r="C420" t="s">
         <v>1245</v>
-      </c>
-[...1 lines deleted...]
-        <v>1246</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B421" t="s">
         <v>1247</v>
       </c>
-      <c r="B421" t="s">
+      <c r="C421" t="s">
         <v>1248</v>
-      </c>
-[...1 lines deleted...]
-        <v>1249</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B422" t="s">
         <v>1250</v>
       </c>
-      <c r="B422" t="s">
+      <c r="C422" t="s">
         <v>1251</v>
-      </c>
-[...1 lines deleted...]
-        <v>1252</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B423" t="s">
         <v>1253</v>
       </c>
-      <c r="B423" t="s">
+      <c r="C423" t="s">
         <v>1254</v>
-      </c>
-[...1 lines deleted...]
-        <v>1255</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B424" t="s">
         <v>1256</v>
       </c>
-      <c r="B424" t="s">
+      <c r="C424" t="s">
         <v>1257</v>
-      </c>
-[...1 lines deleted...]
-        <v>1258</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B425" t="s">
         <v>1259</v>
       </c>
-      <c r="B425" t="s">
+      <c r="C425" t="s">
         <v>1260</v>
-      </c>
-[...1 lines deleted...]
-        <v>1261</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B426" t="s">
         <v>1262</v>
       </c>
-      <c r="B426" t="s">
+      <c r="C426" t="s">
         <v>1263</v>
-      </c>
-[...1 lines deleted...]
-        <v>1264</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B427" t="s">
         <v>1265</v>
       </c>
-      <c r="B427" t="s">
+      <c r="C427" t="s">
         <v>1266</v>
-      </c>
-[...1 lines deleted...]
-        <v>1267</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B428" t="s">
         <v>1268</v>
       </c>
-      <c r="B428" t="s">
+      <c r="C428" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B429" t="s">
         <v>1271</v>
       </c>
-      <c r="B429" t="s">
+      <c r="C429" t="s">
         <v>1272</v>
-      </c>
-[...1 lines deleted...]
-        <v>1273</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B430" t="s">
         <v>1274</v>
       </c>
-      <c r="B430" t="s">
+      <c r="C430" t="s">
         <v>1275</v>
-      </c>
-[...1 lines deleted...]
-        <v>1276</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B431" t="s">
         <v>1277</v>
       </c>
-      <c r="B431" t="s">
+      <c r="C431" t="s">
         <v>1278</v>
-      </c>
-[...1 lines deleted...]
-        <v>1279</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B432" t="s">
         <v>1280</v>
       </c>
-      <c r="B432" t="s">
+      <c r="C432" t="s">
         <v>1281</v>
-      </c>
-[...1 lines deleted...]
-        <v>1282</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B433" t="s">
         <v>1283</v>
       </c>
-      <c r="B433" t="s">
+      <c r="C433" t="s">
         <v>1284</v>
-      </c>
-[...1 lines deleted...]
-        <v>1285</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B434" t="s">
         <v>1286</v>
       </c>
-      <c r="B434" t="s">
+      <c r="C434" t="s">
         <v>1287</v>
-      </c>
-[...1 lines deleted...]
-        <v>1288</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B435" t="s">
         <v>1289</v>
       </c>
-      <c r="B435" t="s">
+      <c r="C435" t="s">
         <v>1290</v>
-      </c>
-[...1 lines deleted...]
-        <v>1291</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B436" t="s">
         <v>1292</v>
       </c>
-      <c r="B436" t="s">
+      <c r="C436" t="s">
         <v>1293</v>
-      </c>
-[...1 lines deleted...]
-        <v>1294</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B437" t="s">
         <v>1295</v>
       </c>
-      <c r="B437" t="s">
+      <c r="C437" t="s">
         <v>1296</v>
-      </c>
-[...1 lines deleted...]
-        <v>1297</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B438" t="s">
         <v>1298</v>
       </c>
-      <c r="B438" t="s">
+      <c r="C438" t="s">
         <v>1299</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B439" t="s">
         <v>1301</v>
       </c>
-      <c r="B439" t="s">
+      <c r="C439" t="s">
         <v>1302</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B440" t="s">
         <v>1304</v>
       </c>
-      <c r="B440" t="s">
+      <c r="C440" t="s">
         <v>1305</v>
-      </c>
-[...1 lines deleted...]
-        <v>1306</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B441" t="s">
         <v>1307</v>
       </c>
-      <c r="B441" t="s">
+      <c r="C441" t="s">
         <v>1308</v>
-      </c>
-[...1 lines deleted...]
-        <v>1309</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B442" t="s">
         <v>1310</v>
       </c>
-      <c r="B442" t="s">
+      <c r="C442" t="s">
         <v>1311</v>
-      </c>
-[...1 lines deleted...]
-        <v>1312</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B443" t="s">
         <v>1313</v>
       </c>
-      <c r="B443" t="s">
+      <c r="C443" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B444" t="s">
         <v>1316</v>
       </c>
-      <c r="B444" t="s">
+      <c r="C444" t="s">
         <v>1317</v>
-      </c>
-[...1 lines deleted...]
-        <v>1318</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B445" t="s">
         <v>1319</v>
       </c>
-      <c r="B445" t="s">
+      <c r="C445" t="s">
         <v>1320</v>
-      </c>
-[...1 lines deleted...]
-        <v>1321</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B446" t="s">
         <v>1322</v>
       </c>
-      <c r="B446" t="s">
+      <c r="C446" t="s">
         <v>1323</v>
-      </c>
-[...1 lines deleted...]
-        <v>1324</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B447" t="s">
         <v>1325</v>
       </c>
-      <c r="B447" t="s">
+      <c r="C447" t="s">
         <v>1326</v>
-      </c>
-[...1 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B448" t="s">
         <v>1328</v>
       </c>
-      <c r="B448" t="s">
+      <c r="C448" t="s">
         <v>1329</v>
-      </c>
-[...1 lines deleted...]
-        <v>1330</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B449" t="s">
         <v>1331</v>
       </c>
-      <c r="B449" t="s">
+      <c r="C449" t="s">
         <v>1332</v>
-      </c>
-[...1 lines deleted...]
-        <v>1333</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B450" t="s">
         <v>1334</v>
       </c>
-      <c r="B450" t="s">
+      <c r="C450" t="s">
         <v>1335</v>
-      </c>
-[...1 lines deleted...]
-        <v>1336</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B451" t="s">
         <v>1337</v>
       </c>
-      <c r="B451" t="s">
+      <c r="C451" t="s">
         <v>1338</v>
-      </c>
-[...1 lines deleted...]
-        <v>1339</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B452" t="s">
         <v>1340</v>
       </c>
-      <c r="B452" t="s">
+      <c r="C452" t="s">
         <v>1341</v>
-      </c>
-[...1 lines deleted...]
-        <v>1342</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B453" t="s">
         <v>1343</v>
       </c>
-      <c r="B453" t="s">
+      <c r="C453" t="s">
         <v>1344</v>
-      </c>
-[...1 lines deleted...]
-        <v>1345</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B454" t="s">
         <v>1346</v>
       </c>
-      <c r="B454" t="s">
+      <c r="C454" t="s">
         <v>1347</v>
-      </c>
-[...1 lines deleted...]
-        <v>1348</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B455" t="s">
         <v>1349</v>
       </c>
-      <c r="B455" t="s">
+      <c r="C455" t="s">
         <v>1350</v>
-      </c>
-[...1 lines deleted...]
-        <v>1351</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B456" t="s">
         <v>1352</v>
       </c>
-      <c r="B456" t="s">
+      <c r="C456" t="s">
         <v>1353</v>
-      </c>
-[...1 lines deleted...]
-        <v>1354</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B457" t="s">
         <v>1355</v>
       </c>
-      <c r="B457" t="s">
+      <c r="C457" t="s">
         <v>1356</v>
-      </c>
-[...1 lines deleted...]
-        <v>1357</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B458" t="s">
         <v>1358</v>
       </c>
-      <c r="B458" t="s">
+      <c r="C458" t="s">
         <v>1359</v>
-      </c>
-[...1 lines deleted...]
-        <v>1360</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B459" t="s">
         <v>1361</v>
       </c>
-      <c r="B459" t="s">
+      <c r="C459" t="s">
         <v>1362</v>
-      </c>
-[...1 lines deleted...]
-        <v>1363</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B460" t="s">
         <v>1364</v>
       </c>
-      <c r="B460" t="s">
+      <c r="C460" t="s">
         <v>1365</v>
-      </c>
-[...1 lines deleted...]
-        <v>1366</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B461" t="s">
         <v>1367</v>
       </c>
-      <c r="B461" t="s">
+      <c r="C461" t="s">
         <v>1368</v>
-      </c>
-[...1 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B462" t="s">
         <v>1370</v>
       </c>
-      <c r="B462" t="s">
+      <c r="C462" t="s">
         <v>1371</v>
-      </c>
-[...1 lines deleted...]
-        <v>1372</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B463" t="s">
         <v>1373</v>
       </c>
-      <c r="B463" t="s">
+      <c r="C463" t="s">
         <v>1374</v>
-      </c>
-[...1 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B464" t="s">
         <v>1376</v>
       </c>
-      <c r="B464" t="s">
+      <c r="C464" t="s">
         <v>1377</v>
-      </c>
-[...1 lines deleted...]
-        <v>1378</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B465" t="s">
         <v>1379</v>
       </c>
-      <c r="B465" t="s">
+      <c r="C465" t="s">
         <v>1380</v>
-      </c>
-[...1 lines deleted...]
-        <v>1381</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B466" t="s">
         <v>1382</v>
       </c>
-      <c r="B466" t="s">
+      <c r="C466" t="s">
         <v>1383</v>
-      </c>
-[...1 lines deleted...]
-        <v>1384</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B467" t="s">
         <v>1385</v>
       </c>
-      <c r="B467" t="s">
+      <c r="C467" t="s">
         <v>1386</v>
-      </c>
-[...1 lines deleted...]
-        <v>1387</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B468" t="s">
         <v>1388</v>
       </c>
-      <c r="B468" t="s">
+      <c r="C468" t="s">
         <v>1389</v>
-      </c>
-[...1 lines deleted...]
-        <v>1390</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B469" t="s">
         <v>1391</v>
       </c>
-      <c r="B469" t="s">
+      <c r="C469" t="s">
         <v>1392</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B470" t="s">
         <v>1394</v>
       </c>
-      <c r="B470" t="s">
+      <c r="C470" t="s">
         <v>1395</v>
-      </c>
-[...1 lines deleted...]
-        <v>1396</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B471" t="s">
         <v>1397</v>
       </c>
-      <c r="B471" t="s">
+      <c r="C471" t="s">
         <v>1398</v>
-      </c>
-[...1 lines deleted...]
-        <v>1399</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B472" t="s">
         <v>1400</v>
       </c>
-      <c r="B472" t="s">
+      <c r="C472" t="s">
         <v>1401</v>
-      </c>
-[...1 lines deleted...]
-        <v>1402</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B473" t="s">
         <v>1403</v>
       </c>
-      <c r="B473" t="s">
+      <c r="C473" t="s">
         <v>1404</v>
-      </c>
-[...1 lines deleted...]
-        <v>1405</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B474" t="s">
         <v>1406</v>
       </c>
-      <c r="B474" t="s">
+      <c r="C474" t="s">
         <v>1407</v>
-      </c>
-[...1 lines deleted...]
-        <v>1408</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B475" t="s">
         <v>1409</v>
       </c>
-      <c r="B475" t="s">
+      <c r="C475" t="s">
         <v>1410</v>
-      </c>
-[...1 lines deleted...]
-        <v>1411</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B476" t="s">
         <v>1412</v>
       </c>
-      <c r="B476" t="s">
+      <c r="C476" t="s">
         <v>1413</v>
-      </c>
-[...1 lines deleted...]
-        <v>1414</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B477" t="s">
         <v>1415</v>
       </c>
-      <c r="B477" t="s">
+      <c r="C477" t="s">
         <v>1416</v>
-      </c>
-[...1 lines deleted...]
-        <v>1417</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B478" t="s">
         <v>1418</v>
       </c>
-      <c r="B478" t="s">
+      <c r="C478" t="s">
         <v>1419</v>
-      </c>
-[...1 lines deleted...]
-        <v>1420</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B479" t="s">
         <v>1421</v>
       </c>
-      <c r="B479" t="s">
+      <c r="C479" t="s">
         <v>1422</v>
-      </c>
-[...1 lines deleted...]
-        <v>1423</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B480" t="s">
         <v>1424</v>
       </c>
-      <c r="B480" t="s">
+      <c r="C480" t="s">
         <v>1425</v>
-      </c>
-[...1 lines deleted...]
-        <v>1426</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B481" t="s">
         <v>1427</v>
       </c>
-      <c r="B481" t="s">
+      <c r="C481" t="s">
         <v>1428</v>
-      </c>
-[...1 lines deleted...]
-        <v>1429</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B482" t="s">
         <v>1430</v>
       </c>
-      <c r="B482" t="s">
+      <c r="C482" t="s">
         <v>1431</v>
-      </c>
-[...1 lines deleted...]
-        <v>1432</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B483" t="s">
         <v>1433</v>
       </c>
-      <c r="B483" t="s">
+      <c r="C483" t="s">
         <v>1434</v>
-      </c>
-[...1 lines deleted...]
-        <v>1435</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B484" t="s">
         <v>1436</v>
       </c>
-      <c r="B484" t="s">
+      <c r="C484" t="s">
         <v>1437</v>
-      </c>
-[...1 lines deleted...]
-        <v>1438</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B485" t="s">
         <v>1439</v>
       </c>
-      <c r="B485" t="s">
+      <c r="C485" t="s">
         <v>1440</v>
-      </c>
-[...1 lines deleted...]
-        <v>1441</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B486" t="s">
         <v>1442</v>
       </c>
-      <c r="B486" t="s">
+      <c r="C486" t="s">
         <v>1443</v>
-      </c>
-[...1 lines deleted...]
-        <v>1444</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B487" t="s">
         <v>1445</v>
       </c>
-      <c r="B487" t="s">
+      <c r="C487" t="s">
         <v>1446</v>
-      </c>
-[...1 lines deleted...]
-        <v>1447</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B488" t="s">
         <v>1448</v>
       </c>
-      <c r="B488" t="s">
+      <c r="C488" t="s">
         <v>1449</v>
-      </c>
-[...1 lines deleted...]
-        <v>1450</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B489" t="s">
         <v>1451</v>
       </c>
-      <c r="B489" t="s">
+      <c r="C489" t="s">
         <v>1452</v>
-      </c>
-[...1 lines deleted...]
-        <v>1453</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B490" t="s">
         <v>1454</v>
       </c>
-      <c r="B490" t="s">
+      <c r="C490" t="s">
         <v>1455</v>
-      </c>
-[...1 lines deleted...]
-        <v>1456</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B491" t="s">
         <v>1457</v>
       </c>
-      <c r="B491" t="s">
+      <c r="C491" t="s">
         <v>1458</v>
-      </c>
-[...1 lines deleted...]
-        <v>1459</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B492" t="s">
         <v>1460</v>
       </c>
-      <c r="B492" t="s">
+      <c r="C492" t="s">
         <v>1461</v>
-      </c>
-[...1 lines deleted...]
-        <v>1462</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B493" t="s">
         <v>1463</v>
       </c>
-      <c r="B493" t="s">
+      <c r="C493" t="s">
         <v>1464</v>
-      </c>
-[...1 lines deleted...]
-        <v>1465</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B494" t="s">
         <v>1466</v>
       </c>
-      <c r="B494" t="s">
+      <c r="C494" t="s">
         <v>1467</v>
-      </c>
-[...1 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B495" t="s">
         <v>1469</v>
       </c>
-      <c r="B495" t="s">
+      <c r="C495" t="s">
         <v>1470</v>
-      </c>
-[...1 lines deleted...]
-        <v>1471</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B496" t="s">
         <v>1472</v>
       </c>
-      <c r="B496" t="s">
+      <c r="C496" t="s">
         <v>1473</v>
-      </c>
-[...1 lines deleted...]
-        <v>1474</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B497" t="s">
         <v>1475</v>
       </c>
-      <c r="B497" t="s">
+      <c r="C497" t="s">
         <v>1476</v>
-      </c>
-[...1 lines deleted...]
-        <v>1477</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B498" t="s">
         <v>1478</v>
       </c>
-      <c r="B498" t="s">
+      <c r="C498" t="s">
         <v>1479</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B499" t="s">
         <v>1481</v>
       </c>
-      <c r="B499" t="s">
+      <c r="C499" t="s">
         <v>1482</v>
-      </c>
-[...1 lines deleted...]
-        <v>1483</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B500" t="s">
         <v>1484</v>
       </c>
-      <c r="B500" t="s">
+      <c r="C500" t="s">
         <v>1485</v>
-      </c>
-[...1 lines deleted...]
-        <v>1486</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B501" t="s">
         <v>1487</v>
       </c>
-      <c r="B501" t="s">
+      <c r="C501" t="s">
         <v>1488</v>
-      </c>
-[...1 lines deleted...]
-        <v>1489</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B502" t="s">
         <v>1490</v>
       </c>
-      <c r="B502" t="s">
+      <c r="C502" t="s">
         <v>1491</v>
-      </c>
-[...1 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B503" t="s">
         <v>1493</v>
       </c>
-      <c r="B503" t="s">
+      <c r="C503" t="s">
         <v>1494</v>
-      </c>
-[...1 lines deleted...]
-        <v>1495</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B504" t="s">
         <v>1496</v>
       </c>
-      <c r="B504" t="s">
+      <c r="C504" t="s">
         <v>1497</v>
-      </c>
-[...1 lines deleted...]
-        <v>1498</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B505" t="s">
         <v>1499</v>
       </c>
-      <c r="B505" t="s">
+      <c r="C505" t="s">
         <v>1500</v>
-      </c>
-[...1 lines deleted...]
-        <v>1501</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B506" t="s">
         <v>1502</v>
       </c>
-      <c r="B506" t="s">
+      <c r="C506" t="s">
         <v>1503</v>
-      </c>
-[...1 lines deleted...]
-        <v>1504</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B507" t="s">
         <v>1505</v>
       </c>
-      <c r="B507" t="s">
+      <c r="C507" t="s">
         <v>1506</v>
-      </c>
-[...1 lines deleted...]
-        <v>1507</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B508" t="s">
         <v>1508</v>
       </c>
-      <c r="B508" t="s">
+      <c r="C508" t="s">
         <v>1509</v>
-      </c>
-[...1 lines deleted...]
-        <v>1510</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B509" t="s">
         <v>1511</v>
       </c>
-      <c r="B509" t="s">
+      <c r="C509" t="s">
         <v>1512</v>
-      </c>
-[...1 lines deleted...]
-        <v>1513</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B510" t="s">
         <v>1514</v>
       </c>
-      <c r="B510" t="s">
+      <c r="C510" t="s">
         <v>1515</v>
-      </c>
-[...1 lines deleted...]
-        <v>1516</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B511" t="s">
         <v>1517</v>
       </c>
-      <c r="B511" t="s">
+      <c r="C511" t="s">
         <v>1518</v>
-      </c>
-[...1 lines deleted...]
-        <v>1519</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B512" t="s">
         <v>1520</v>
       </c>
-      <c r="B512" t="s">
+      <c r="C512" t="s">
         <v>1521</v>
-      </c>
-[...1 lines deleted...]
-        <v>1522</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B513" t="s">
         <v>1523</v>
       </c>
-      <c r="B513" t="s">
+      <c r="C513" t="s">
         <v>1524</v>
-      </c>
-[...1 lines deleted...]
-        <v>1525</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B514" t="s">
         <v>1526</v>
       </c>
-      <c r="B514" t="s">
+      <c r="C514" t="s">
         <v>1527</v>
-      </c>
-[...1 lines deleted...]
-        <v>1528</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B515" t="s">
         <v>1529</v>
       </c>
-      <c r="B515" t="s">
+      <c r="C515" t="s">
         <v>1530</v>
-      </c>
-[...1 lines deleted...]
-        <v>1531</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B516" t="s">
         <v>1532</v>
       </c>
-      <c r="B516" t="s">
+      <c r="C516" t="s">
         <v>1533</v>
-      </c>
-[...1 lines deleted...]
-        <v>1534</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B517" t="s">
         <v>1535</v>
       </c>
-      <c r="B517" t="s">
+      <c r="C517" t="s">
         <v>1536</v>
-      </c>
-[...1 lines deleted...]
-        <v>1537</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">