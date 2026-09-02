--- v3 (2026-07-16)
+++ v4 (2026-09-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1537">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1539">
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Ředitel</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Active - středisko volného času, příspěvková organizace</t>
   </si>
   <si>
     <t>Ing. Jan Ptáček</t>
   </si>
   <si>
     <t>ptacek@activezdar.cz</t>
   </si>
   <si>
     <t>Agro-technická střední škola Bystřice nad Pernštejnem</t>
   </si>
   <si>
     <t>Mgr. Miroslav Novák</t>
   </si>
   <si>
@@ -533,51 +533,51 @@
   <si>
     <t>zs@zsdobrnice.cz</t>
   </si>
   <si>
     <t>Mateřská škola a Základní škola Questo</t>
   </si>
   <si>
     <t>Ing. Helena Kottová</t>
   </si>
   <si>
     <t>info@questoschool.cz</t>
   </si>
   <si>
     <t>Mateřská škola a Základní škola Slunečnice</t>
   </si>
   <si>
     <t>Hana Belingerová</t>
   </si>
   <si>
     <t>hana.belingerova@mszsslunecnice.cz</t>
   </si>
   <si>
     <t>Mateřská škola Beránek, Malý Beranov</t>
   </si>
   <si>
-    <t>Bc. Liběna Vlachová</t>
+    <t>Mgr. Barbora Holoubková</t>
   </si>
   <si>
     <t>msmberanov@ji.cz</t>
   </si>
   <si>
     <t>Mateřská škola Bítovčice, příspěvková organizace</t>
   </si>
   <si>
     <t>Eva Čermáková</t>
   </si>
   <si>
     <t>ms.bitovcice@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Bobrová, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Soňa Šikolová</t>
   </si>
   <si>
     <t>ms.bobrova@mestysbobrova.cz</t>
   </si>
   <si>
     <t>Mateřská škola Březí, příspěvková organizace</t>
   </si>
@@ -803,51 +803,51 @@
   <si>
     <t>ms.kaminek@email.cz</t>
   </si>
   <si>
     <t>Mateřská škola KAŠTÁNEK, Rantířov, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Lucie Plchová Sikorová</t>
   </si>
   <si>
     <t>reditelka@ms-kastanek.cz</t>
   </si>
   <si>
     <t>Mateřská škola Kejžlice</t>
   </si>
   <si>
     <t>Simona Sedmíková</t>
   </si>
   <si>
     <t>ms@kejzlice.cz</t>
   </si>
   <si>
     <t>Mateřská škola Kojčice</t>
   </si>
   <si>
-    <t>Monika Bínová</t>
+    <t>Mgr. Marie Marek</t>
   </si>
   <si>
     <t>mskoj@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Korálky Havlíčkův Brod</t>
   </si>
   <si>
     <t>Mgr. Štěpánka Sýkorová</t>
   </si>
   <si>
     <t>ms.koralky@mshb.cz</t>
   </si>
   <si>
     <t>Mateřská škola Kožichovice, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Marcela Doležalová</t>
   </si>
   <si>
     <t>ms.kozichovice@email.cz</t>
   </si>
   <si>
     <t>Mateřská škola Krucemburk, okres Havlíčkův Brod</t>
   </si>
@@ -1127,51 +1127,51 @@
   <si>
     <t>mspetrovice.trebic@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Počátky, okres Pelhřimov</t>
   </si>
   <si>
     <t xml:space="preserve">Bc. et BcA. Barbora Senderáková </t>
   </si>
   <si>
     <t>ms@pocatky.cz</t>
   </si>
   <si>
     <t>Mateřská škola Poděšín, příspěvková organizace</t>
   </si>
   <si>
     <t>Hana Řičanová</t>
   </si>
   <si>
     <t>skolka@podesin.cz</t>
   </si>
   <si>
     <t>Mateřská škola Pohled</t>
   </si>
   <si>
-    <t>Leona Čermáková</t>
+    <t>Bc. Lenka Beránková</t>
   </si>
   <si>
     <t>materskaskola@obecpohled.cz</t>
   </si>
   <si>
     <t>Mateřská škola Police, příspěvková organizace</t>
   </si>
   <si>
     <t>Radka Daňhelová</t>
   </si>
   <si>
     <t>ms.police@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Polná, příspěvková organizace</t>
   </si>
   <si>
     <t>Marcela Klímová</t>
   </si>
   <si>
     <t>mspolna2@ji.cz</t>
   </si>
   <si>
     <t>Mateřská škola Přibyslav</t>
   </si>
@@ -1916,2433 +1916,2439 @@
   <si>
     <t>mmetelkova@ssstavji.cz</t>
   </si>
   <si>
     <t>Střední škola stavební Třebíč</t>
   </si>
   <si>
     <t>Ing. Jiří Kurka</t>
   </si>
   <si>
     <t>kurka@stavtr.cz</t>
   </si>
   <si>
     <t>Střední škola technicko-ekonomická Chotěboř</t>
   </si>
   <si>
     <t>Mgr. Luděk Benák</t>
   </si>
   <si>
     <t>benak@sste.cz</t>
   </si>
   <si>
     <t>Střední uměleckoprůmyslová škola Jihlava-Helenín</t>
   </si>
   <si>
+    <t>Ing. Miroslava Hübnerová - statutární zástupce ředitele</t>
+  </si>
+  <si>
+    <t>reditel@helenin.cz</t>
+  </si>
+  <si>
+    <t>Střední zdravotnická škola a Vyšší odborná škola zdravotnická Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>Mgr. Radka Bouchalová</t>
+  </si>
+  <si>
+    <t>rbouchalova@zdravskolhb.cz</t>
+  </si>
+  <si>
+    <t>Střední zdravotnická škola a Vyšší odborná škola zdravotnická Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>Mgr. Stanislav Šmerda</t>
+  </si>
+  <si>
+    <t>smerda@szszr.cz</t>
+  </si>
+  <si>
+    <t>Škola ekonomiky a cestovního ruchu, soukromá střední odborná škola s. r. o.</t>
+  </si>
+  <si>
+    <t>Ing. David Vítek</t>
+  </si>
+  <si>
+    <t>skola@secr.cz</t>
+  </si>
+  <si>
+    <t>Školní statek, Humpolec, Dusilov 384</t>
+  </si>
+  <si>
+    <t>Ing. Jan Mácha</t>
+  </si>
+  <si>
+    <t>reditel.statek@pel.cz</t>
+  </si>
+  <si>
+    <t>TEMPO - středisko volného času Polná</t>
+  </si>
+  <si>
+    <t>Mgr. Tomáš Klíma</t>
+  </si>
+  <si>
+    <t>info@svctempo.cz</t>
+  </si>
+  <si>
+    <t>TRIVIS - Střední škola veřejnoprávní Jihlava, s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ing. Zdeněk Beneš</t>
+  </si>
+  <si>
+    <t>benes@trivis.cz</t>
+  </si>
+  <si>
+    <t>Trojlístek – dětský domov a centrum pro rodinu, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Ing. Šárka Hájková, DiS.</t>
+  </si>
+  <si>
+    <t>hajkova@ddkamenicenl.cz</t>
+  </si>
+  <si>
+    <t>Výchovný ústav , dětský domov se školou, střední škola, základní škola a školní jídelna, Počátky, Horní 617</t>
+  </si>
+  <si>
+    <t>Mgr. Jiřina Nesládková</t>
+  </si>
+  <si>
+    <t>vudds.pocatky@seznam.cz</t>
+  </si>
+  <si>
+    <t>Výchovný ústav, středisko výchovné péče, střední škola a školní jídelna, Černovice, Jirákova 285</t>
+  </si>
+  <si>
+    <t>Mgr. et Mgr. Bc. Josef Michálek</t>
+  </si>
+  <si>
+    <t>vu.cernovice@vucernovice.cz</t>
+  </si>
+  <si>
+    <t>Výchovný ústav, základní škola a střední škola, Velké Meziříčí, K Rakůvkám 1</t>
+  </si>
+  <si>
+    <t>PaedDr. Karel Suchánek</t>
+  </si>
+  <si>
+    <t>reditel@vuvm.cz; info@vuvm.cz</t>
+  </si>
+  <si>
+    <t>Vysočina Education, školské zařízení pro další vzdělávání pedagogických pracovníků, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Roman Křivánek, MBA</t>
+  </si>
+  <si>
+    <t>krivanek@vys-edu.cz</t>
+  </si>
+  <si>
+    <t>Vyšší odborná škola a Střední škola hotelová SČMSD Pelhřimov, s. r. o.</t>
+  </si>
+  <si>
+    <t>Mgr. Libor Capák</t>
+  </si>
+  <si>
+    <t>lcapak@hs-pe.cz</t>
+  </si>
+  <si>
+    <t>Vyšší odborná škola a Střední škola veterinární, zemědělská a zdravotnická Třebíč</t>
+  </si>
+  <si>
+    <t>Ing. Lenka Francová, MBA</t>
+  </si>
+  <si>
+    <t>lenka.francova@szstrebic.cz</t>
+  </si>
+  <si>
+    <t>Základní škola  a mateřská škola Krahulčí, okres Jihlava, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Naďa Vokřínková</t>
+  </si>
+  <si>
+    <t>reditel@zsmskrahulci.cz</t>
+  </si>
+  <si>
+    <t>Základní škola  a Praktická škola Moravské Budějovice, Dobrovského 11</t>
+  </si>
+  <si>
+    <t>Mgr. Miroslava Zvěřinová</t>
+  </si>
+  <si>
+    <t>zvermi@zsps.cz</t>
+  </si>
+  <si>
+    <t>Základní škola  Pelhřimov, Komenského 1326</t>
+  </si>
+  <si>
+    <t>Mgr. Bc. Ivana Daňhelová</t>
+  </si>
+  <si>
+    <t>reditel@specialniskolape.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Lesní mateřská škola Horní Mlýn</t>
+  </si>
+  <si>
+    <t>Mgr. Magda Hübnerová</t>
+  </si>
+  <si>
+    <t>info@hornimlynchotebor.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola  Golčův Jeníkov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Alena Víšková</t>
+  </si>
+  <si>
+    <t>viskova.alena@skolagj.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola  Křoví, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. at Mgr. Hana Večeřová</t>
+  </si>
+  <si>
+    <t>reditelka@zskrovi.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Aloise Toufara v Brtnici, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Blanka Čerklová</t>
+  </si>
+  <si>
+    <t>blanka.cerklova@g.zsbrtnice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Batelov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Ing. Alena Vybíralová</t>
+  </si>
+  <si>
+    <t>reditel@zsbatelov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Blatnice, okres Třebíč, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Marie Čermáková Tomanová</t>
+  </si>
+  <si>
+    <t>reditel@zsamsblatnice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Bohdalec, okres Žďár nad Sázavou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>PaedDr. Zdeňka Kučerová</t>
+  </si>
+  <si>
+    <t>zs.bohdalec@gmail.com</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Bohdalov</t>
+  </si>
+  <si>
+    <t>Mgr. Jitka Fejtová</t>
+  </si>
+  <si>
+    <t>reditel@zsbohdalov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Bohuslava Reynka, Lípa , příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Věra Lacinová Vítková</t>
+  </si>
+  <si>
+    <t>vitkova@zslipa.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Božejov</t>
+  </si>
+  <si>
+    <t>Mgr. Barbora Horáková</t>
+  </si>
+  <si>
+    <t>zs.bozejov@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Březník, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jan Nešpor</t>
+  </si>
+  <si>
+    <t>info@zsbreznik.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Brzkov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jitka Mrkosová, DiS.</t>
+  </si>
+  <si>
+    <t>skolabrzkov@gmail.com</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Budkov, okres Třebíč</t>
+  </si>
+  <si>
+    <t>Mgr. Josef Vala</t>
+  </si>
+  <si>
+    <t>info@zsbudkov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Cejle, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Bc. Gabriela Nováková</t>
+  </si>
+  <si>
+    <t>zs.cejle@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Čáslavice</t>
+  </si>
+  <si>
+    <t>Mgr. Petr Blecha</t>
+  </si>
+  <si>
+    <t>blechazscaslavice@gmail.com</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Častrov, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>Mgr. Pavel Pospíšil</t>
+  </si>
+  <si>
+    <t>skolacastrov@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Čejov, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>Mgr. Zuzana Žaloudková, MBA</t>
+  </si>
+  <si>
+    <t>reditel@skolacejov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Černovice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jana Smrčková</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reditel@zscernovice.cz </t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Česká Bělá</t>
+  </si>
+  <si>
+    <t>Mgr. Jan Čepl</t>
+  </si>
+  <si>
+    <t>cepl@zsms-cb.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Dalečín, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Marcela Kotoučková</t>
+  </si>
+  <si>
+    <t>reditel@zsdalecin.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Dalešice, okres Třebíč, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Lucie Schütznerová</t>
+  </si>
+  <si>
+    <t>skola.dalesice@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Dešov</t>
+  </si>
+  <si>
+    <t>Mgr. Dana Popová</t>
+  </si>
+  <si>
+    <t>zsms.desov@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Dlouhá Brtnice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Eva Chvátalová, MBA</t>
+  </si>
+  <si>
+    <t>reditelka@zsmsdlouhabrtnice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Dlouhá Ves, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>Mgr. Rudolf Nožka</t>
+  </si>
+  <si>
+    <t>nozka.dlves@outlook.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Dobrá Voda, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Věra Havelková</t>
+  </si>
+  <si>
+    <t>reditelka@skoladobravoda.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Dobronín, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Ing. Ivo Mikulášek</t>
+  </si>
+  <si>
+    <t>eozsdobr@centrum.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Dolní Cerekev, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jana Lazárková</t>
+  </si>
+  <si>
+    <t>jlazarkova@zsdcerekev.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Dolní Heřmanice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jaroslava Koldová</t>
+  </si>
+  <si>
+    <t>reditelkadolher@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Dolní Krupá, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>Mgr. Jan Polívka</t>
+  </si>
+  <si>
+    <t>polivka.jn@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Dolní Město</t>
+  </si>
+  <si>
+    <t>Mgr. Marie Maštálková</t>
+  </si>
+  <si>
+    <t>reditelka@zsdolnimesto.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Dolní Rožínka</t>
+  </si>
+  <si>
+    <t>Mgr. Pavel Špaček</t>
+  </si>
+  <si>
+    <t>reditel@zsdr.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Dolní Vilémovice</t>
+  </si>
+  <si>
+    <t>Mgr. Hana Škodová</t>
+  </si>
+  <si>
+    <t>zs-dolnivilemovice@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola DOMAMIL, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Jana Čtveráčková</t>
+  </si>
+  <si>
+    <t>reditel@skoladomamil.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Dukovany, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Hana Svobodová</t>
+  </si>
+  <si>
+    <t>reditelka@zsmsdukovany.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Dušejov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Ing. Martina Neprašová, PhD.</t>
+  </si>
+  <si>
+    <t>zsdu.skola@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Fryšava pod Žákovou horou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Michal Vago</t>
+  </si>
+  <si>
+    <t>reditelstvi@skola-frysava.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Habry</t>
+  </si>
+  <si>
+    <t>Mgr. Zuzana Valová</t>
+  </si>
+  <si>
+    <t>skola@zshabry.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Hamry nad Sázavou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Roman Kratochvíl</t>
+  </si>
+  <si>
+    <t>reditel@skolahamryns.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Hartvíkovice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Hana Nedvědová</t>
+  </si>
+  <si>
+    <t>reditelna@zshartvikovice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Havlíčkova Borová</t>
+  </si>
+  <si>
+    <t>Mgr. Martina Brychtová</t>
+  </si>
+  <si>
+    <t>info@zsborova.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Havlíčkův Brod, Konečná 1884</t>
+  </si>
+  <si>
+    <t>Mgr. Jana Beránková</t>
+  </si>
+  <si>
+    <t>zskon@hbnet.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Havlíčkův Brod, Wolkerova 2941</t>
+  </si>
+  <si>
+    <t>Mgr. Miloš Fikar</t>
+  </si>
+  <si>
+    <t>sekretariat@zswolkerova.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Herálec</t>
+  </si>
+  <si>
+    <t>Mgr. Dana Vencová</t>
+  </si>
+  <si>
+    <t>skola@zs-heralec.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Herálec, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Pavla Dlouhá</t>
+  </si>
+  <si>
+    <t>skola@zsheralec.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Heraltice, okres Třebíč, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Stanislav Bartheldy</t>
+  </si>
+  <si>
+    <t>zsmsheraltice@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Hněvkovice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>PhDr. Lucie Vosyková</t>
+  </si>
+  <si>
+    <t>zs-hnevkovice@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Hodice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mgr. Monika Hamerníková </t>
+  </si>
+  <si>
+    <t>skola@hodice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Hořepník</t>
+  </si>
+  <si>
+    <t>Ing. Milan Hupka</t>
+  </si>
+  <si>
+    <t>reditel@zshorepnik.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Horní Dubenky, okres Jihlava, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>PaedDr. Stanislav Hromada</t>
+  </si>
+  <si>
+    <t>skola@zshornidubenky.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Jakubov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jana Šerháková</t>
+  </si>
+  <si>
+    <t>skola@jakubov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Jamné, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. A. Markéta Findeisová</t>
+  </si>
+  <si>
+    <t>skola@zsamsjamne.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Jana Blahoslava Kralice nad Oslavou, příspěvková organizace, okres Třebíč</t>
+  </si>
+  <si>
+    <t>Mgr. Ivana Zejdová</t>
+  </si>
+  <si>
+    <t>skola.kralice@gmail.com</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Jihlava, Nad Plovárnou 5, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jiří Šaufl</t>
+  </si>
+  <si>
+    <t>skola@zsplovarna.ji.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Jimramov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Michal Budig</t>
+  </si>
+  <si>
+    <t>reditelna@zsjimramov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Jiřice, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>Mgr. Zdeněk Vaněk</t>
+  </si>
+  <si>
+    <t>reditelstvi@skola-jirice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Kamenice, okres Jihlava, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Ing. Jan Jelínek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jan.jelinek@zskamenice.cz </t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Kněžice</t>
+  </si>
+  <si>
+    <t>Mgr. Jana Kružíková</t>
+  </si>
+  <si>
+    <t>info@zsknezice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Kojetice, okres Třebíč, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Ing. Rostislav Jeřábek</t>
+  </si>
+  <si>
+    <t>info@zskojetice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Koněšín, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jitka Rychlá</t>
+  </si>
+  <si>
+    <t>skola.konesin@centrum.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Kostelec, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. et Mgr. Andrea Dundáčková</t>
+  </si>
+  <si>
+    <t>reditelstvi@skola-kostelec.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Košetice</t>
+  </si>
+  <si>
+    <t>Mgr. Jaroslav Skolek</t>
+  </si>
+  <si>
+    <t>zskos@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Kouty, okres Třebíč, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Petr Havlík</t>
+  </si>
+  <si>
+    <t>petr.havlik@zs-kouty.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Kozlov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jan Bouchner</t>
+  </si>
+  <si>
+    <t>Bouchner.Jan@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Kožlí</t>
+  </si>
+  <si>
+    <t>Mgr. Iva Hanzlíková Gabrielová</t>
+  </si>
+  <si>
+    <t>zskozli@centrum.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Krásná Hora, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Ing. Tereza Šťastná</t>
+  </si>
+  <si>
+    <t>skola@zsms.krasnahora.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Křídla, okres Žďár nad Sázavou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Markéta Šimková</t>
+  </si>
+  <si>
+    <t>simkma00@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Křižánky, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Hana Štůlová</t>
+  </si>
+  <si>
+    <t>reditel@zskrizanky.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Křižanov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Petr Špaček</t>
+  </si>
+  <si>
+    <t>reditel@zskrizanov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Lesonice, okres Třebíč,příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Petra Řepová, Ph.D.</t>
+  </si>
+  <si>
+    <t>zs.lesonice@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Libice nad Doubravou</t>
+  </si>
+  <si>
+    <t>Mgr. Jana Mrvová</t>
+  </si>
+  <si>
+    <t>zsreditelka@libicend.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Lipník, okres Třebíč, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Dagmar Koubková</t>
+  </si>
+  <si>
+    <t>skola.lipnik@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Litohoř, p. o., okres Třebíč</t>
+  </si>
+  <si>
+    <t>Mgr. Radmila Punčochářová</t>
+  </si>
+  <si>
+    <t>reditelka@skolalitohor.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Lučice</t>
+  </si>
+  <si>
+    <t>Mgr. Pavel Mináč</t>
+  </si>
+  <si>
+    <t>reditel@zsmslucice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Luka nad Jihlavou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Michal Vrzáček</t>
+  </si>
+  <si>
+    <t>reditel@zsluka.net</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Lukavec</t>
+  </si>
+  <si>
+    <t>Mgr. Vladěna Pixová</t>
+  </si>
+  <si>
+    <t>vladena.pixova@zslukavec.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Lukov, p. o</t>
+  </si>
+  <si>
+    <t>Mgr. Blanka Potěšilová</t>
+  </si>
+  <si>
+    <t>b.potesilova@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Maleč</t>
+  </si>
+  <si>
+    <t>Mgr. Alena Šťastná</t>
+  </si>
+  <si>
+    <t>stastna@zsamsmalec.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Mladoňovice, okres Třebíč, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jana Šimková</t>
+  </si>
+  <si>
+    <t>skola@zsmladonovice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Moravec, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Veronika Pechová</t>
+  </si>
+  <si>
+    <t>reditel@zsamsmoravec.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Mrákotín, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Marcela Hillayová</t>
+  </si>
+  <si>
+    <t>zs.mrakotin@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Myslibořice</t>
+  </si>
+  <si>
+    <t>Mgr. Michal Šerý</t>
+  </si>
+  <si>
+    <t>reditel@zsmysliborice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Nová Cerekev</t>
+  </si>
+  <si>
+    <t>Mgr. Miroslav Pech</t>
+  </si>
+  <si>
+    <t>reditel@zsnovacerekev.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Nová Říše příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Vojtěch Vrána</t>
+  </si>
+  <si>
+    <t>reditel@zsnovarise.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Nová Ves u Nového Města na Moravě, okres Žďár nad Sázavou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Libor Skryja</t>
+  </si>
+  <si>
+    <t>zs.novaves@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Nová Ves u Světlé, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>Simona Rejnková</t>
+  </si>
+  <si>
+    <t>zsamsnovavesusvetle@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Nové Syrovice, okres Třebíč, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Ivana Vodáková</t>
+  </si>
+  <si>
+    <t>zsnovesyrovice@volny.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Nové Veselí, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Blanka Kratochvílová</t>
+  </si>
+  <si>
+    <t>reditel@zsnoveveseli.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Obrataň</t>
+  </si>
+  <si>
+    <t>Mgr. Petra Krupková</t>
+  </si>
+  <si>
+    <t>reditel@zsobratan.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Okrouhlice, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>Mgr. Helena Kahounová</t>
+  </si>
+  <si>
+    <t>reditel@zsokrouhlice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Olešná, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>Mgr. Jiří Kopkan</t>
+  </si>
+  <si>
+    <t>kopkan@zsolesna.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Opatov, okres Třebíč, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Eva Švihálková</t>
+  </si>
+  <si>
+    <t>zs.opatov@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Oslavice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Radka Pešková</t>
+  </si>
+  <si>
+    <t>reditelka@zsoslavice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Osová Bítýška</t>
+  </si>
+  <si>
+    <t>Mgr. Milan Malý</t>
+  </si>
+  <si>
+    <t>maly@zsob.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Oudoleň</t>
+  </si>
+  <si>
+    <t>Mgr. Vladimíra Stehnová</t>
+  </si>
+  <si>
+    <t>skola@oudolen.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Pavlov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Dominik Habermann</t>
+  </si>
+  <si>
+    <t>zs.pavlov@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Písečné, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Marie Nebolová</t>
+  </si>
+  <si>
+    <t>zs.pisecne@email.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Polnička, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>Mgr. Romana Chlubnová</t>
+  </si>
+  <si>
+    <t>reditelstvi@zspolnicka.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Předín</t>
+  </si>
+  <si>
+    <t>Mgr. Josef Herbrych</t>
+  </si>
+  <si>
+    <t>josef.herbrych@zspredin.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola při zdravotnických zařízeních Kraje Vysočina</t>
+  </si>
+  <si>
+    <t>Mgr. Jana Sedláková</t>
+  </si>
+  <si>
+    <t>sedlakova.j@skolyzz.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Puklice, p.o</t>
+  </si>
+  <si>
+    <t>Mgr. Jaroslava Němcová</t>
+  </si>
+  <si>
+    <t>reditel@zspuklice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Pyšel, okres Třebíč, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Miroslava Nezvalová</t>
+  </si>
+  <si>
+    <t>zspysel@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Radešínská Svratka, okres Žďár nad Sázavou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Lucie Hlaváčová DiS.</t>
+  </si>
+  <si>
+    <t>skola@zsradesinskasvratka.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Radňovice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>PaedDr. Iva Jinková</t>
+  </si>
+  <si>
+    <t>iva.jinkova@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Radostín nad Oslavou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jan Hladík</t>
+  </si>
+  <si>
+    <t>zsradostin@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Řečice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Petr Okurka</t>
+  </si>
+  <si>
+    <t>skola@obecrecice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Rokytnice nad Rokytnou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Hana Oborná</t>
+  </si>
+  <si>
+    <t>zsrokytnicenr@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Rovečné</t>
+  </si>
+  <si>
+    <t>Mgr. Josef Dvořák</t>
+  </si>
+  <si>
+    <t>skola@zsrovecne.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Rozsochatec, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>Mgr. Hana Hertlová</t>
+  </si>
+  <si>
+    <t>zsms@rozsochatec.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Rožná, okres Žďár nad Sázavou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Ing. Marie Ambrožová</t>
+  </si>
+  <si>
+    <t>zsrozna@tiscali.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Ruda, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jana Součková</t>
+  </si>
+  <si>
+    <t>zs@skola-ruda.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Růžená, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Zuzana Krejčová</t>
+  </si>
+  <si>
+    <t>zs@skolaruzena.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Rynárec, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>Mgr. Tomáš Peroutka</t>
+  </si>
+  <si>
+    <t>info@zsrynarec.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Sázava, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Milena Mikysková</t>
+  </si>
+  <si>
+    <t>skola.sazava@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Sázavka</t>
+  </si>
+  <si>
+    <t>Mgr. Monika Poulová</t>
+  </si>
+  <si>
+    <t>skola@zssazavka.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Sněžné, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jitka Preislerová</t>
+  </si>
+  <si>
+    <t>reditelstvi@zssnezne.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Sobíňov, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>Ing. Mgr. Zuzana Nepovímová, DiS.</t>
+  </si>
+  <si>
+    <t>skola@obecsobinov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Stará Říše, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Ilona Kazdová</t>
+  </si>
+  <si>
+    <t>reditel@zsmsstararise.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Stařeč, okres Třebíč, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Kateřina Zlámalová</t>
+  </si>
+  <si>
+    <t>zsstarec@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Stonařov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Marcela Březnová</t>
+  </si>
+  <si>
+    <t>marcela.breznova@zsstonarov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Strážek, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>doc. MgA. Petr Špaček, Ph.D.</t>
+  </si>
+  <si>
+    <t>podatelna@zs-msstrazek.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Studenec, okres Třebíč</t>
+  </si>
+  <si>
+    <t>Mgr. Pavlína Sedlářová Smrčková</t>
+  </si>
+  <si>
+    <t>zs.studenec@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Světnov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Lenka Prokopová</t>
+  </si>
+  <si>
+    <t>skola@svetnov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Svratka, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Iva Kopecká</t>
+  </si>
+  <si>
+    <t>skola@svratka.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Šebkovice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jitka Jelečková</t>
+  </si>
+  <si>
+    <t>J.Jeleckova@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Škrdlovice, příspěvková organizace.</t>
+  </si>
+  <si>
+    <t>Mgr. Věra Kovářová, MBA</t>
+  </si>
+  <si>
+    <t>skola@skrdlovice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Šlapanov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Josef Špinar</t>
+  </si>
+  <si>
+    <t>J.spinar@zs.slapanov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Štěpánov nad Svratkou, okres Žďár nad Sázavou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jiří Dufek</t>
+  </si>
+  <si>
+    <t>podatelna@zsstep.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Štoky, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Petr Jakeš</t>
+  </si>
+  <si>
+    <t>reditel@zsmsstoky.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola T.G. Masaryka Rouchovany</t>
+  </si>
+  <si>
+    <t>Mgr. Marek Seifer</t>
+  </si>
+  <si>
+    <t>reditel@zsrouchovany.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Tasov</t>
+  </si>
+  <si>
+    <t>Mgr. Irena Martincová</t>
+  </si>
+  <si>
+    <t>martincova@zs-tasov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Třebelovice, okres Třebíč, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Romana Veselá</t>
+  </si>
+  <si>
+    <t>zstrebelovice@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Třebíč, Na Kopcích 342</t>
+  </si>
+  <si>
+    <t>Mgr. Vítězslav Bártl</t>
+  </si>
+  <si>
+    <t>bartl@zskopce.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Trnava, okres Třebíč, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Vlasta Vlčanová</t>
+  </si>
+  <si>
+    <t>zstrnava@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Uhelná Příbram</t>
+  </si>
+  <si>
+    <t>Mgr. Dana Talácková</t>
+  </si>
+  <si>
+    <t>zakladniskola@uhelnapribram.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Unčín, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Monika Tomášová</t>
+  </si>
+  <si>
+    <t>zsuncin@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Valeč</t>
+  </si>
+  <si>
+    <t>Mgr. Ludmila Mrnuštíková</t>
+  </si>
+  <si>
+    <t>reditelka@zsvalec.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Věcov, okres Žďár nad Sázavou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Miroslava Prudká</t>
+  </si>
+  <si>
+    <t>zsvecov@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Velká Losenice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Martin Ležák</t>
+  </si>
+  <si>
+    <t>reditel.skola@losenice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Velké Meziříčí, Lhotky 42, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Eva Součková</t>
+  </si>
+  <si>
+    <t>e.souckova@centrum.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Velké Meziříčí, Mostiště 50, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Hana Hladíková</t>
+  </si>
+  <si>
+    <t>reditelka@zsmostiste.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Velký Beranov, okres Jihlava, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Petr Janoušek</t>
+  </si>
+  <si>
+    <t>skola@zsvberanov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Vepřová, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jaroslava Truksová</t>
+  </si>
+  <si>
+    <t>zsveprova@email.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Veselý Žďár</t>
+  </si>
+  <si>
+    <t>Mgr. Kamil Kučera</t>
+  </si>
+  <si>
+    <t>zs.veselyzdar@centrum.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Větrný Jeníkov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Barbora Schreková</t>
+  </si>
+  <si>
+    <t>reditelka@zsvj.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Věž</t>
+  </si>
+  <si>
+    <t>Mgr. Alžběta Mach, MBA</t>
+  </si>
+  <si>
+    <t>info@skolavez.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Věžnice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Ivo Kuttelwascher</t>
+  </si>
+  <si>
+    <t>zsveznice@email.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Vilémov, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>Mgr. Robert Štefánek</t>
+  </si>
+  <si>
+    <t>zs-vilemov@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Vír, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>Mgr. Petra Zánová</t>
+  </si>
+  <si>
+    <t>zanope@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Vladislav</t>
+  </si>
+  <si>
+    <t>Mgr. Vlastimil Maštera</t>
+  </si>
+  <si>
+    <t>zs.vladislav@iol.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Výčapy, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Marie Bartíková</t>
+  </si>
+  <si>
+    <t>zsvycapy@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a mateřská škola Vyskytná nad Jihlavou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Petr Baueršíma</t>
+  </si>
+  <si>
+    <t>reditel@skolavyskytna.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Vyskytná, okres Pelhřimov, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Antonín Vojáček</t>
+  </si>
+  <si>
+    <t>zs.vyskytna@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Zhoř, okres Jihlava, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Richard Března</t>
+  </si>
+  <si>
+    <t>zszhor@centrum.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Zubří, okres Žďár nad Sázavou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Hana Stejskalová</t>
+  </si>
+  <si>
+    <t>stejskalova.hana@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Žďírec nad Doubravou</t>
+  </si>
+  <si>
+    <t>Mgr. Ota Benc</t>
+  </si>
+  <si>
+    <t>reditel@skola.zdirec.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Želetava</t>
+  </si>
+  <si>
+    <t>Mgr. Bohumil Dohnal</t>
+  </si>
+  <si>
+    <t>dohnal@zszeletava.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Mateřská škola Žirovnice</t>
+  </si>
+  <si>
+    <t>Mgr. Dagmar Brýnová</t>
+  </si>
+  <si>
+    <t>zs@zsamszirovnice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a matřská školaTřebíč, Bartuškova 700</t>
+  </si>
+  <si>
+    <t>Mgr. et Mgr. František Pažourek</t>
+  </si>
+  <si>
+    <t>pazourek@zsbartuskova.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Praktická škola Chotěboř</t>
+  </si>
+  <si>
+    <t>Mgr. Bc. Drahomíra Danielková</t>
+  </si>
+  <si>
+    <t>danielkova@zs-chotebor.com</t>
+  </si>
+  <si>
+    <t>Základní škola a Praktická škola Nové Město na Moravě, Malá 154</t>
+  </si>
+  <si>
+    <t>Mgr. Bohuslav Žilka</t>
+  </si>
+  <si>
+    <t>zilka.b@zsmala.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Praktická škola Velká Bíteš, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Blanka Gaizurová, MBA</t>
+  </si>
+  <si>
+    <t>reditelka@specskolabites.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Praktická škola Velké Meziříčí</t>
+  </si>
+  <si>
+    <t>Mgr. Josef Prokop</t>
+  </si>
+  <si>
+    <t>info@zsspecialnivm.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Praktická škola, U Trojice 2104, Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>Mgr. Eva Kořínková</t>
+  </si>
+  <si>
+    <t>reditelka@zsutrojice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola a Střední škola Březejc, Sviny 13</t>
+  </si>
+  <si>
+    <t>PaedDr. Blanka Klapalová</t>
+  </si>
+  <si>
+    <t>skola.brezejc@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Benetice, okres Třebíč, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Andrea Bukovská</t>
+  </si>
+  <si>
+    <t>skola.benetice@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Bobrová, okres Žďár nad Sázavou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jaroslav Strnad</t>
+  </si>
+  <si>
+    <t>zsbobrova@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Budišov - příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Veronika Ležáková</t>
+  </si>
+  <si>
+    <t>veronika.lezakova@zsbudisov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Bystřice n. P., Nádražní 615</t>
+  </si>
+  <si>
+    <t>Mgr. Hana Kopecká</t>
+  </si>
+  <si>
+    <t>kopecka.h@zsbystrice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Bystřice nad Pernštejnem, Tyršova 106</t>
+  </si>
+  <si>
+    <t>Mgr. Iveta Ostrýžová</t>
+  </si>
+  <si>
+    <t>ostryzova@zstbynp.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Chotěboř, Buttulova 74, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>Mgr. Renáta Piklová</t>
+  </si>
+  <si>
+    <t>piklova.renata@zsbuttulova.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Chotěboř, Smetanova 745, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>Ing. Milan Janda</t>
+  </si>
+  <si>
+    <t>janda.milan@echotebor.cz</t>
+  </si>
+  <si>
+    <t>Základní škola EQ</t>
+  </si>
+  <si>
+    <t>Hana Kučerová</t>
+  </si>
+  <si>
+    <t>info@zs-eq.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Erazim 4</t>
+  </si>
+  <si>
+    <t>Matěj Frgala</t>
+  </si>
+  <si>
+    <t>spam@erazim.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Hany Benešové a Mateřská škola Bory, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Ondřej Bachr</t>
+  </si>
+  <si>
+    <t>o.bachr@zsbory.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Havlíčkův Brod, Nuselská 3240</t>
+  </si>
+  <si>
+    <t>Mgr. Andrea Hubáčková</t>
+  </si>
+  <si>
+    <t>kancelar@zsnuselska.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Havlíčkův Brod, Štáflova 2004</t>
+  </si>
+  <si>
+    <t>PaedDr. Veronika Prchalová</t>
+  </si>
+  <si>
+    <t>zssta@hbnet.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Havlíčkův Brod, V Sadech 560</t>
+  </si>
+  <si>
+    <t>PaedDr. Milena Honsová</t>
+  </si>
+  <si>
+    <t>info@zssady.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Horní Cerekev, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>Mgr. Pavel Svoboda</t>
+  </si>
+  <si>
+    <t>reditel@zshornicerekev.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Hrotovice</t>
+  </si>
+  <si>
+    <t>Mgr. Oldřich Kos</t>
+  </si>
+  <si>
+    <t>reditel@zshrotovice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Humpolec, Hálkova 591, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>Mgr. Tomáš Jůzl</t>
+  </si>
+  <si>
+    <t>reditel.halkova@zshumpolec.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Humpolec, Hradská 894, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>Mgr. Lucie Brabcová</t>
+  </si>
+  <si>
+    <t>reditel@zshradska.cz</t>
+  </si>
+  <si>
+    <t>Základní škola IMJ Humpolec</t>
+  </si>
+  <si>
+    <t>Mgr. Markéta Festová</t>
+  </si>
+  <si>
+    <t>zsimj.humpolec@gmail.com</t>
+  </si>
+  <si>
+    <t>Základní škola Jihlava, Demlova 32, příspěvková organizace</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mgr. Andrea Medunová </t>
+  </si>
+  <si>
+    <t>skola@zsdemlovaji.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Jihlava, E. Rošického 2, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. František Svoboda</t>
+  </si>
+  <si>
+    <t>reditel@zsrosi.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Jihlava, Havlíčkova 71, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Radim Foit</t>
+  </si>
+  <si>
+    <t>foit@zshavlickova.ji.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Jihlava, Jungmannova 6, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Ivana Málková</t>
+  </si>
+  <si>
+    <t>ivana.malkova@jungzs.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Jihlava, Kollárova 30, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Tomáš Zeman</t>
+  </si>
+  <si>
+    <t>zskollarova@zskol.ji.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Jihlava, Křížová 33, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jana Nováková Hotařová</t>
+  </si>
+  <si>
+    <t>skola@zskrizova.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Jihlava, Seifertova 5, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Zdeněk Wohlhöfner, MBA</t>
+  </si>
+  <si>
+    <t>wohlhofner@zsseifertova.ji.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Kamenice nad Lipou, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>Mgr. Luboš Mrázek</t>
+  </si>
+  <si>
+    <t>reditel@zskamenicenl.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Krucemburk, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>Mgr. Jan Doležal</t>
+  </si>
+  <si>
+    <t>zskrucemburk@zskrucemburk.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Lavičky, okres Žďár nad Sázavou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Magdaléna Rybárová</t>
+  </si>
+  <si>
+    <t>rybarova@zs-lavicky.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Ledeč nad Sázavou, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>Mgr. Jaroslav Šťastný</t>
+  </si>
+  <si>
+    <t>stastnyj@zslns.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Lípa z.s.</t>
+  </si>
+  <si>
+    <t>Mgr. Kateřina Koubková</t>
+  </si>
+  <si>
+    <t>info@skola-lipa.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Lísek, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>Mgr. Jiřina Kabrdová</t>
+  </si>
+  <si>
+    <t>zs.lisek@seznam.cz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Základní škola Ludvíka Svobody a Mateřská škola Rudíkov, příspěvková organizace </t>
+  </si>
+  <si>
+    <t>Mgr. Martin Suk</t>
+  </si>
+  <si>
+    <t>zs.rudikov@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Měřín</t>
+  </si>
+  <si>
+    <t>Mgr. Iveta Večeřová</t>
+  </si>
+  <si>
+    <t>reditel@zsmerin.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Mohelno, okres Třebíč</t>
+  </si>
+  <si>
+    <t>Mgr. Dagmar Frolcová</t>
+  </si>
+  <si>
+    <t>info@zsmohelno.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Moravské Budějovice Havlíčkova ul. 933 okres Třebíč</t>
+  </si>
+  <si>
+    <t>Mgr. Zdeněk Chroust</t>
+  </si>
+  <si>
+    <t>reditel@zshavl.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Na Radosti</t>
+  </si>
+  <si>
+    <t>Mgr. Petra Vykydalová Kupková</t>
+  </si>
+  <si>
+    <t>info@skolanaradosti.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Náměšť nad Oslavou, Husova 579</t>
+  </si>
+  <si>
+    <t>Mgr. Věra Špačková</t>
+  </si>
+  <si>
+    <t>vera.spackova@zshusova.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Náměšť nad Oslavou, Komenského 53</t>
+  </si>
+  <si>
+    <t>Mgr. Hana Rousková</t>
+  </si>
+  <si>
+    <t>hana.rouskova@zskonam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Netín, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>Mgr. Mirka Balounová</t>
+  </si>
+  <si>
+    <t>reditel@zsnetin.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Nížkov</t>
+  </si>
+  <si>
+    <t>Mgr. Petra Zikmundová</t>
+  </si>
+  <si>
+    <t>zs@zs.nizkov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Nová Ves u Chotěboře, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>Mgr. Ilona Marková</t>
+  </si>
+  <si>
+    <t>ilona.markova@zsnvch.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Nové Město na Moravě, Leandra Čecha 860, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>Mgr. Tomáš Augustýn, Ph.D.</t>
+  </si>
+  <si>
+    <t>augustyn@zs2nmnm.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Nové Město na Moravě, Vratislavovo náměstí 124, okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>Mgr. Hana Knapčoková</t>
+  </si>
+  <si>
+    <t>hana.knapcokova@zs1.nmnm.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Nový Rychnov, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>Mgr. Vladimír Srb</t>
+  </si>
+  <si>
+    <t>skola@novyrychnov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Okříšky, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Alena Brabcová</t>
+  </si>
+  <si>
+    <t>alena.brabcova@zsokrisky.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Ostrov nad Oslavou, okres Žďár nad Sázavou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Marie Weinhöferová</t>
+  </si>
+  <si>
+    <t>zsostrov@email.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Otokara Březiny Jaroměřice nad Rokytnou, Komenského nám. 120 okres Třebíč</t>
+  </si>
+  <si>
+    <t>Mgr. Zdeněk Uttendorfský</t>
+  </si>
+  <si>
+    <t>reditel@zsob-jaromerice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Otokara Březiny Počátky, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>Mgr. Jaroslav Blažíček</t>
+  </si>
+  <si>
+    <t>zs@pocatky.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Otokara Březiny, Jihlava, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Vladimír Nekvinda</t>
+  </si>
+  <si>
+    <t>nekvinda.vladimir@zsobreziny.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Pacov</t>
+  </si>
+  <si>
+    <t>Mgr. Jaromír Havel</t>
+  </si>
+  <si>
+    <t>reditel@zspacov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Pavlínov okres Žďár nad Sázavou</t>
+  </si>
+  <si>
+    <t>Mgr. Lenka Lišková</t>
+  </si>
+  <si>
+    <t>zs.pavlinov@centrum.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Pelhřimov, Komenského 1465, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Martin Skořepa</t>
+  </si>
+  <si>
+    <t>martin.skorepa@zskompe.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Pelhřimov, Krásovy domky 989, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Jan Jůzll</t>
+  </si>
+  <si>
+    <t>reditel@krasovy-domky.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Pelhřimov, Na Pražské 1543, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Pavel Kranda</t>
+  </si>
+  <si>
+    <t>reditel@zs-prazska-pe.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Pelhřimov, Osvobození 1881, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Šárka Třísková</t>
+  </si>
+  <si>
+    <t>info@zsospe.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Police, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Marie Frühaufová</t>
+  </si>
+  <si>
+    <t>zspolice@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Polná, okres Jihlava</t>
+  </si>
+  <si>
+    <t>Mgr. Zbyněk Wasserbauer, MBA</t>
+  </si>
+  <si>
+    <t>zbynek.wasserbauer@zs-polna.cz</t>
+  </si>
+  <si>
+    <t>Základní škola při dětské psychiatrické nemocnici Velká Bíteš</t>
+  </si>
+  <si>
+    <t>Mgr. Alice Bednářová</t>
+  </si>
+  <si>
+    <t>bednarova@zsdpnbites.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Přibyslav</t>
+  </si>
+  <si>
+    <t>Mgr. Jaroslava Janů</t>
+  </si>
+  <si>
+    <t>januj@zspribyslav.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Prosetín a Mateřská škola Prosetín, okres Žďár nad Sázavou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Kateřina Fučíková</t>
+  </si>
+  <si>
+    <t>fucikova.katerina@zsprosetin.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Rapotice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Roman Jánský</t>
+  </si>
+  <si>
+    <t>rapo@rapo-school.org</t>
+  </si>
+  <si>
+    <t>Základní škola Rozsochy, okres Žďár nad Sázavou, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Renata Pavlačková</t>
+  </si>
+  <si>
+    <t>mail@skola-rozsochy.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Senožaty, okres Pelhřimov</t>
+  </si>
+  <si>
+    <t>Mgr. Iveta Neradová</t>
+  </si>
+  <si>
+    <t>reditelstvi@zssenozaty.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Skuhrov, okres Havlíčkův Brod</t>
+  </si>
+  <si>
+    <t>Mgr. Pavlína Růžičková</t>
+  </si>
+  <si>
+    <t>skuhrovskola@seznam.cz</t>
+  </si>
+  <si>
+    <t>Základní škola speciální a Praktická škola Jihlava, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Zuzana Šimková</t>
+  </si>
+  <si>
+    <t>reditelstvi@pomskola.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Spolu</t>
+  </si>
+  <si>
+    <t>Mgr. Jaroslava Šmídková</t>
+  </si>
+  <si>
+    <t>info@skolaspolu.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Světlá nad Sázavou, Komenského 234, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>PhDr. Jana Myslivcová</t>
+  </si>
+  <si>
+    <t>sekretariat@zskomenskehosns.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Světlá nad Sázavou, Lánecká 699, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Žaneta Slezáková</t>
+  </si>
+  <si>
+    <t>slezakova@zslanecka.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Světlo</t>
+  </si>
+  <si>
+    <t>Ing. Bohumil Bobek</t>
+  </si>
+  <si>
+    <t>svetlo@zssvetlo.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Základní škola T.G. Masaryka, Jihlava, příspěvková organizace </t>
+  </si>
+  <si>
+    <t>Mgr. Andrea Frolíková</t>
+  </si>
+  <si>
+    <t>reditelka@zstgm-ji.cz</t>
+  </si>
+  <si>
+    <t>Základní škola T.G.Masaryka</t>
+  </si>
+  <si>
+    <t>Mgr. Romana Tomková</t>
+  </si>
+  <si>
+    <t>reditel@zstgmbystrice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola T.G.Masaryka a mateřská škola Přibyslavice, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Iveta Petráňková</t>
+  </si>
+  <si>
+    <t>skola@zspribyslavice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola T.G.Masaryka Moravské Budějovice, náměstí Svobody 903, okres Třebíč</t>
+  </si>
+  <si>
+    <t>Mgr. Marie Svobodová</t>
+  </si>
+  <si>
+    <t>reditel@zsmb.cz</t>
+  </si>
+  <si>
+    <t>Základní škola T.G.Masaryka Třebíč, Komenského náměstí 61/6</t>
+  </si>
+  <si>
+    <t>Mgr. Libor Švec</t>
+  </si>
+  <si>
+    <t>svec@zstgmtrebic.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Telč, Hradecká 234, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>PhDr. Libor Sova</t>
+  </si>
+  <si>
+    <t>reditel@zshradeckatelc.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Telč, Masarykova 141, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Karel Navrátil</t>
+  </si>
+  <si>
+    <t>reditel@zstelc.eu</t>
+  </si>
+  <si>
+    <t>Základní škola Třebíč Týnská 8</t>
+  </si>
+  <si>
+    <t>Mgr. Petr Volf</t>
+  </si>
+  <si>
+    <t>volf@zstynska.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Třebíč, Benešova 585</t>
+  </si>
+  <si>
+    <t>Mgr. Jan Vaněk</t>
+  </si>
+  <si>
+    <t>info@zsbenesova.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Třebíč, Cyrilometodějská  22</t>
+  </si>
+  <si>
+    <t>Mgr. Milan Šelle</t>
+  </si>
+  <si>
+    <t>m.selle@specskolytrebic.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Třebíč, Horka-Domky,Václavské nám. 44/12</t>
+  </si>
+  <si>
+    <t>Mgr. Pavel Blažek</t>
+  </si>
+  <si>
+    <t>blazek@zsvaclav.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Třebíč, ul. Kpt.Jaroše 836</t>
+  </si>
+  <si>
+    <t>Mgr. Karel Dolák</t>
+  </si>
+  <si>
+    <t>k.dolak@zsjarose.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Třešť</t>
+  </si>
+  <si>
+    <t>Mgr. Jakub Novotný</t>
+  </si>
+  <si>
+    <t>reditel@zs-trest.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Urbanov, okres Jihlava, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Hynek Vohoska</t>
+  </si>
+  <si>
+    <t>vohoska@skolaurbanov.cz</t>
+  </si>
+  <si>
+    <t>Základní škola v Jemnici, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Mgr. Zdeněk Hirt</t>
+  </si>
+  <si>
+    <t>hirt.z@zsjemnice.cz</t>
+  </si>
+  <si>
+    <t>Základní škola Vážka</t>
+  </si>
+  <si>
     <t>Mgr. Silvie Čermáková</t>
   </si>
   <si>
-    <t>reditel@helenin.cz</t>
-[...2378 lines deleted...]
-    <t>radka.matejickova@zsvazka.cz</t>
+    <t>info@zsvazka.cz</t>
   </si>
   <si>
     <t>Základní škola Velká Bíteš, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Věra Kroutilová, MBA</t>
   </si>
   <si>
     <t>reditel@zsbites.cz</t>
   </si>
   <si>
     <t>Základní škola Velké Meziříčí, Oslavická 1800/20</t>
   </si>
   <si>
     <t>Mgr. Eva Bednářová</t>
   </si>
   <si>
     <t>bednarova@zs-oslavickavm.cz</t>
   </si>
   <si>
     <t>Základní škola Velké Meziříčí, Sokolovská 470/13</t>
   </si>
   <si>
     <t>Mgr. Hedvika Kopečná</t>
   </si>
@@ -4412,51 +4418,51 @@
   <si>
     <t>reditel@1zdar.cz</t>
   </si>
   <si>
     <t>Základní škola Žďár nad Sázavou, Švermova 4</t>
   </si>
   <si>
     <t>Ing. Dominika Paulová, MBA</t>
   </si>
   <si>
     <t>reditel@4zszdar.cz</t>
   </si>
   <si>
     <t>Základní škola Želiv, okres Pelhřimov</t>
   </si>
   <si>
     <t>Mgr. Jaromír Cihlář</t>
   </si>
   <si>
     <t>zszeliv@seznam.cz</t>
   </si>
   <si>
     <t>Základní škola, Základní umělecká škola a Mateřská škola Lipnice nad Sázavou</t>
   </si>
   <si>
-    <t>Mgr. Marie Opršálová</t>
+    <t>Mgr. Lenka Kulichová Jiráková</t>
   </si>
   <si>
     <t>zslipnicens@seznam.cz</t>
   </si>
   <si>
     <t>Základní umělecká škola  Gustava Mahlera Humpolec, Školní 701</t>
   </si>
   <si>
     <t>Josef Jirků</t>
   </si>
   <si>
     <t>reditel@zushumpolec.cz</t>
   </si>
   <si>
     <t>Základní umělecká škola Bystřice nad Pernštejnem, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Milada Krásenská</t>
   </si>
   <si>
     <t>reditel@zusbnp.cz</t>
   </si>
   <si>
     <t>Základní umělecká škola Folklorika Vysočina, s.r.o.</t>
   </si>
@@ -7413,3309 +7419,3311 @@
       <c r="A219" t="s">
         <v>645</v>
       </c>
       <c r="B219" t="s">
         <v>646</v>
       </c>
       <c r="C219" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
         <v>648</v>
       </c>
       <c r="B220" t="s">
         <v>649</v>
       </c>
       <c r="C220" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
         <v>651</v>
       </c>
-      <c r="B221"/>
+      <c r="B221" t="s">
+        <v>652</v>
+      </c>
       <c r="C221" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="B222" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C222" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B223" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C223" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="B224" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C224" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="B225" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="C225" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B226" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C226" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B227" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C227" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B228" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C228" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="B229" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="C229" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B230" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C230" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B231" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C231" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B232" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C232" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B233" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C233" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="B234" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C234" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="B235" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C235" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B236" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C236" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="B237" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C237" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="B238" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="C238" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B239" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C239" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B240" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C240" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B241" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C241" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="B242" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C242" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="B243" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="C243" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B244" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C244" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="B245" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C245" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="B246" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="C246" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B247" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="C247" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B248" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="C248" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B249" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="C249" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="B250" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="C250" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="B251" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="C251" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B252" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C252" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B253" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="C253" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B254" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="C254" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="B255" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C255" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B256" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C256" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="B257" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C257" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B258" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C258" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B259" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C259" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B260" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C260" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="B261" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C261" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B262" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="C262" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B263" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="C263" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B264" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C264" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B265" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="C265" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B266" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C266" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="B267" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C267" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B268" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="C268" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="B269" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="C269" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B270" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="C270" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="B271" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="C271" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B272" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="C272" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B273" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="C273" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B274" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C274" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B275" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="C275" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B276" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="C276" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B277" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="C277" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B278" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="C278" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B279" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="C279" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="B280" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="C280" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="B281" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="C281" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="B282" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="C282" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B283" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="C283" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="B284" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="C284" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="B285" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="C285" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="B286" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="C286" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B287" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="C287" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="B288" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="C288" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="B289" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="C289" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="B290" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="C290" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="B291" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="C291" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B292" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="C292" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B293" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C293" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="B294" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C294" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="B295" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="C295" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B296" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="C296" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="B297" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="C297" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="B298" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="C298" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="B299" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="C299" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B300" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="C300" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="B301" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="C301" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="B302" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="C302" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="B303" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="C303" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="B304" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="C304" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="B305" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="C305" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="B306" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="C306" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="B307" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="C307" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="B308" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="C308" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="B309" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="C309" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="B310" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C310" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="B311" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="C311" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="B312" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="C312" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B313" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="C313" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="B314" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="C314" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B315" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="C315" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B316" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="C316" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B317" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="C317" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="B318" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="C318" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B319" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="C319" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="B320" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="C320" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B321" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="C321" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="B322" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C322" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="B323" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="C323" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="B324" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="C324" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B325" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="C325" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B326" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="C326" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B327" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="C327" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B328" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="C328" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B329" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="C329" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="B330" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="C330" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="B331" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="C331" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="B332" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="C332" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B333" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="C333" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="B334" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="C334" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B335" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="C335" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="B336" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="C336" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B337" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="C337" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="B338" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C338" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="B339" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="C339" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="B340" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="C340" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="B341" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="C341" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="B342" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="C342" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B343" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="C343" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="B344" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="C344" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="B345" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="C345" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="B346" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="C346" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="B347" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="C347" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="B348" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="C348" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="B349" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="C349" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="B350" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="C350" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="B351" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="C351" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="B352" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="C352" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="B353" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="C353" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="B354" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="C354" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="B355" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="C355" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="B356" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="C356" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="B357" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="C357" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="B358" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="C358" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="B359" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="C359" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="B360" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="C360" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="B361" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="C361" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="B362" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="C362" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="B363" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="C363" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="B364" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="C364" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="B365" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="C365" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="B366" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="C366" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="B367" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="C367" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="B368" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="C368" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="B369" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="C369" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="B370" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="C370" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="B371" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="C371" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="B372" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="C372" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="B373" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="C373" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="B374" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="C374" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="B375" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="C375" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="B376" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="C376" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="B377" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="C377" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="B378" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C378" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="B379" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="C379" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B380" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C380" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="B381" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="C381" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="B382" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="C382" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="B383" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="C383" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="B384" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C384" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="B385" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="C385" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="B386" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="C386" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="B387" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="C387" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="B388" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="C388" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="B389" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="C389" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="B390" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="C390" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="B391" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="C391" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="B392" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="C392" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="B393" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="C393" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="B394" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="C394" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="B395" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="C395" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="B396" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="C396" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="B397" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="C397" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="B398" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="C398" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="B399" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="C399" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="B400" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="C400" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="B401" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="C401" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="B402" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C402" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="B403" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="C403" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="B404" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="C404" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="B405" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="C405" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="B406" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="C406" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="B407" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="C407" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="B408" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="C408" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="B409" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="C409" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B410" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="C410" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="B411" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="C411" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="B412" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="C412" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="B413" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
       <c r="C413" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="B414" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="C414" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="B415" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="C415" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="B416" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="C416" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="B417" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="C417" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="B418" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="C418" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="B419" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="C419" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="B420" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="C420" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="B421" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="C421" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="B422" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="C422" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="B423" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="C423" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="B424" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="C424" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="B425" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="C425" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="B426" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="C426" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B427" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="C427" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="B428" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="C428" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="B429" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="C429" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="B430" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="C430" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="B431" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="C431" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="B432" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="C432" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="B433" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="C433" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="B434" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="C434" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="B435" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="C435" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="B436" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="C436" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="B437" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="C437" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="B438" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="C438" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="B439" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="C439" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="B440" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="C440" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="B441" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="C441" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="B442" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="C442" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="B443" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="C443" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="B444" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="C444" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="B445" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="C445" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="B446" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="C446" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="B447" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="C447" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="B448" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="C448" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="B449" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="C449" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="B450" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="C450" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="B451" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="C451" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="B452" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="C452" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="B453" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="C453" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="B454" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="C454" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="B455" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="C455" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B456" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="C456" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="B457" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="C457" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="B458" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="C458" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="B459" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="C459" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="B460" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="C460" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="B461" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="C461" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="B462" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="C462" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="B463" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="C463" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="B464" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
       <c r="C464" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B465" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="C465" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="B466" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="C466" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="B467" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="C467" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="B468" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="C468" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="B469" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="C469" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="B470" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="C470" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="B471" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="C471" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="B472" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="C472" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="B473" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="C473" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="B474" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="C474" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="B475" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="C475" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="B476" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
       <c r="C476" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="B477" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="C477" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="B478" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="C478" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="B479" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="C479" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="B480" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="C480" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="B481" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="C481" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="B482" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="C482" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="B483" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="C483" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="B484" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="C484" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B485" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="C485" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B486" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="C486" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B487" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="C487" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
       <c r="B488" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="C488" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="B489" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
       <c r="C489" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="B490" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="C490" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="B491" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="C491" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="B492" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="C492" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="B493" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="C493" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="B494" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="C494" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="B495" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="C495" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="B496" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="C496" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="B497" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="C497" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="B498" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="C498" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="B499" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="C499" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="B500" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="C500" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="B501" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="C501" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="B502" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="C502" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="B503" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="C503" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="B504" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="C504" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="B505" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="C505" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="B506" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="C506" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="B507" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="C507" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="B508" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="C508" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="B509" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="C509" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="B510" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="C510" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="B511" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="C511" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="B512" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="C512" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="B513" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="C513" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="B514" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="C514" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="B515" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="C515" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="B516" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="C516" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B517" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="C517" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">