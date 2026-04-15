--- v2 (2026-02-25)
+++ v3 (2026-04-15)
@@ -170,54 +170,54 @@
   <si>
     <t>ghb@ghb.cz</t>
   </si>
   <si>
     <t>Gymnázium Jihlava</t>
   </si>
   <si>
     <t>Mgr. Pavel Suk</t>
   </si>
   <si>
     <t>reditelna@gymnaziumjihlava.cz</t>
   </si>
   <si>
     <t>Gymnázium Otokara Březiny a Střední odborná škola Telč</t>
   </si>
   <si>
     <t>Mgr. Bc. Lenka Procházková</t>
   </si>
   <si>
     <t>prochazkova@gstelc.cz</t>
   </si>
   <si>
     <t>Gymnázium Pacov</t>
   </si>
   <si>
-    <t>Mgr. Josef Novák</t>
-[...2 lines deleted...]
-    <t>gpacov@email.cz</t>
+    <t>Mgr. Jana Šoustarová Beranová</t>
+  </si>
+  <si>
+    <t>JanaSoustarovaBeranova@gpacov.cz</t>
   </si>
   <si>
     <t>Gymnázium Třebíč</t>
   </si>
   <si>
     <t>RNDr. Alice Burešová</t>
   </si>
   <si>
     <t>buresovaa@gtr.cz</t>
   </si>
   <si>
     <t>Gymnázium Velké Meziříčí</t>
   </si>
   <si>
     <t>Mgr. Ilona Pokorná</t>
   </si>
   <si>
     <t>pokorna@gvm.cz</t>
   </si>
   <si>
     <t>Gymnázium Vincence Makovského Nové Město na Moravě</t>
   </si>
   <si>
     <t>Mgr. Pavel Dostál</t>
   </si>