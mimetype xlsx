--- v3 (2026-04-15)
+++ v4 (2026-08-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Ředitel</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Agro-technická střední škola Bystřice nad Pernštejnem</t>
   </si>
   <si>
     <t>Mgr. Miroslav Novák</t>
   </si>
   <si>
     <t>novak.mirek@agts.cz</t>
   </si>
   <si>
     <t>Akademie práva, pedagogiky a podnikání, s.r.o. Střední škola Třebíč</t>
   </si>
   <si>
     <t>Ing. Renata Hrušková</t>
   </si>
   <si>
@@ -464,84 +464,87 @@
   <si>
     <t>mmetelkova@ssstavji.cz</t>
   </si>
   <si>
     <t>Střední škola stavební Třebíč</t>
   </si>
   <si>
     <t>Ing. Jiří Kurka</t>
   </si>
   <si>
     <t>kurka@stavtr.cz</t>
   </si>
   <si>
     <t>Střední škola technicko-ekonomická Chotěboř</t>
   </si>
   <si>
     <t>Mgr. Luděk Benák</t>
   </si>
   <si>
     <t>benak@sste.cz</t>
   </si>
   <si>
     <t>Střední uměleckoprůmyslová škola Jihlava-Helenín</t>
   </si>
   <si>
-    <t>Mgr. Silvie Čermáková</t>
+    <t>Ing. Miroslava Hübnerová - statutární zástupce ředitele</t>
   </si>
   <si>
     <t>reditel@helenin.cz</t>
   </si>
   <si>
     <t>Střední zdravotnická škola a Vyšší odborná škola zdravotnická Havlíčkův Brod</t>
   </si>
   <si>
     <t>Mgr. Radka Bouchalová</t>
   </si>
   <si>
     <t>rbouchalova@zdravskolhb.cz</t>
   </si>
   <si>
     <t>Střední zdravotnická škola a Vyšší odborná škola zdravotnická Žďár nad Sázavou</t>
   </si>
   <si>
     <t>Mgr. Stanislav Šmerda</t>
   </si>
   <si>
     <t>smerda@szszr.cz</t>
   </si>
   <si>
     <t>Škola ekonomiky a cestovního ruchu, soukromá střední odborná škola s. r. o.</t>
   </si>
   <si>
     <t>Ing. David Vítek</t>
   </si>
   <si>
     <t>skola@secr.cz</t>
   </si>
   <si>
     <t>TRIVIS - Střední škola veřejnoprávní Jihlava, s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ing. Zdeněk Beneš</t>
   </si>
   <si>
     <t>benes@trivis.cz</t>
   </si>
   <si>
     <t>Vyšší odborná škola a Střední škola hotelová SČMSD Pelhřimov, s. r. o.</t>
   </si>
   <si>
     <t>Mgr. Libor Capák</t>
   </si>
   <si>
     <t>lcapak@hs-pe.cz</t>
   </si>
   <si>
     <t>Vyšší odborná škola a Střední škola veterinární, zemědělská a zdravotnická Třebíč</t>
   </si>
   <si>
     <t>Ing. Lenka Francová, MBA</t>
   </si>
   <si>
     <t>lenka.francova@szstrebic.cz</t>
   </si>
 </sst>
 </file>
 
@@ -1489,75 +1492,77 @@
       <c r="A53" t="s">
         <v>155</v>
       </c>
       <c r="B53" t="s">
         <v>156</v>
       </c>
       <c r="C53" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>158</v>
       </c>
       <c r="B54" t="s">
         <v>159</v>
       </c>
       <c r="C54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>161</v>
       </c>
-      <c r="B55"/>
+      <c r="B55" t="s">
+        <v>162</v>
+      </c>
       <c r="C55" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B56" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C56" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B57" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C57" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">