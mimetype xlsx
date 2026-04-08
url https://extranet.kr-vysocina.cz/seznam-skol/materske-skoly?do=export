--- v1 (2026-01-29)
+++ v2 (2026-04-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="372">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="375">
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Ředitel</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Chaloupky o.p.s. a lesní mateřská škola</t>
   </si>
   <si>
     <t>RNDr. Josef Zetěk</t>
   </si>
   <si>
     <t>reditel@chaloupky.cz</t>
   </si>
   <si>
     <t>Církevní mateřská škola Jonáš</t>
   </si>
   <si>
     <t>Mgr. Petra Koblicová</t>
   </si>
   <si>
@@ -948,50 +948,59 @@
     <t>Mateřská škola Třebíč, ul. Obránců míru, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc.Dagmar Vinopalová</t>
   </si>
   <si>
     <t>reditelka@mstrebic.cz</t>
   </si>
   <si>
     <t>Mateřská škola Třebíč, ul. Okružní, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Vojtěch Široký</t>
   </si>
   <si>
     <t>info@msokruznitrebic.cz</t>
   </si>
   <si>
     <t>Mateřská škola Třebíč, ul. U Obůrky, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Jaroslava Kotačková</t>
   </si>
   <si>
     <t>reditelka@msuoburky.cz</t>
+  </si>
+  <si>
+    <t>Mateřská škola Třešť, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Alena Marečková, DiS.</t>
+  </si>
+  <si>
+    <t>reditelka@mstrest.cz</t>
   </si>
   <si>
     <t>Mateřská škola Uhřínov</t>
   </si>
   <si>
     <t>Bc. Marie Bublánová</t>
   </si>
   <si>
     <t>msuhrinov@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola v Jemnici, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Radka Nováková</t>
   </si>
   <si>
     <t>msjemnice@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Vatín, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Jitka Nováková</t>
   </si>
@@ -1487,51 +1496,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C124"/>
+  <dimension ref="A1:C125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
@@ -2862,50 +2871,61 @@
       </c>
       <c r="C122" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
         <v>366</v>
       </c>
       <c r="B123" t="s">
         <v>367</v>
       </c>
       <c r="C123" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
         <v>369</v>
       </c>
       <c r="B124" t="s">
         <v>370</v>
       </c>
       <c r="C124" t="s">
         <v>371</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" t="s">
+        <v>372</v>
+      </c>
+      <c r="B125" t="s">
+        <v>373</v>
+      </c>
+      <c r="C125" t="s">
+        <v>374</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">