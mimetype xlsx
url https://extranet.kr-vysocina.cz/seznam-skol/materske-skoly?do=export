--- v2 (2026-04-08)
+++ v3 (2026-07-16)
@@ -881,51 +881,51 @@
   <si>
     <t>svetylko@svetylko.com</t>
   </si>
   <si>
     <t>Mateřská škola Telč, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Bc. Lenka Jantačová</t>
   </si>
   <si>
     <t>reditelnamstelc@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Tis, příspěvková organizace</t>
   </si>
   <si>
     <t>Alena Vytasilová, Dis</t>
   </si>
   <si>
     <t>skolkatis@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Třebenice, příspěvková organizace</t>
   </si>
   <si>
-    <t>Petra Píšová, DiS</t>
+    <t>Lucie Hortová</t>
   </si>
   <si>
     <t>matskola.trebenice@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Třebíč, Bartuškova ul., příspěvková organizace</t>
   </si>
   <si>
     <t xml:space="preserve">Mgr. et Mgr. Lenka Dusíková, DiS. </t>
   </si>
   <si>
     <t>ms.bartuskova@tiscali.cz</t>
   </si>
   <si>
     <t>Mateřská škola Třebíč, Benešova ul., příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Miloslava Brančíková</t>
   </si>
   <si>
     <t>ms.benesova@atlas.cz</t>
   </si>
   <si>
     <t>Mateřská škola Třebíč, Cyrilometodějská ul., příspěvková organizace</t>
   </si>
@@ -989,96 +989,96 @@
   <si>
     <t>msuhrinov@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola v Jemnici, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Radka Nováková</t>
   </si>
   <si>
     <t>msjemnice@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Vatín, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Jitka Nováková</t>
   </si>
   <si>
     <t>ms.vatin@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Věchnov, příspěvková organizace</t>
   </si>
   <si>
-    <t>Bc. Jana Bělíková, Dis</t>
+    <t>Daniela Vrbasová</t>
   </si>
   <si>
     <t>msvechnov@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Velká Bíteš, Masarykovo náměstí 86, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Hana Sedláková</t>
   </si>
   <si>
     <t>skolka.bites@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Velká Bíteš, U Stadionu 538, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Naděžda Burianová</t>
   </si>
   <si>
     <t>reditelka@msbites.cz</t>
   </si>
   <si>
     <t>Mateřská škola Velká Chyška</t>
   </si>
   <si>
     <t>Jana Rakouská</t>
   </si>
   <si>
     <t>ms@velkachyska.cz</t>
   </si>
   <si>
     <t>Mateřská škola Velké Meziříčí, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Zdeňka Požárová</t>
   </si>
   <si>
     <t>reditelkams@skolkavm.cz</t>
   </si>
   <si>
     <t>Mateřská škola Vídeň</t>
   </si>
   <si>
-    <t>Jana Stehlíková</t>
+    <t>Bc. Petra Valíková</t>
   </si>
   <si>
     <t>msviden@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Vidonín, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Miluše Habánová</t>
   </si>
   <si>
     <t>skolkavidonin@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Víska se speciální třídou</t>
   </si>
   <si>
     <t>Mgr. Klára Houdková</t>
   </si>
   <si>
     <t>ms.viska@centrum.cz</t>
   </si>
   <si>
     <t>Mateřská škola Vojnův Městec, příspěvková organizace</t>
   </si>