--- v3 (2026-07-16)
+++ v4 (2026-09-02)
@@ -80,51 +80,51 @@
   <si>
     <t>msctyrlistek@email.cz</t>
   </si>
   <si>
     <t>Mateřská škola ''Kaštánek'' Třebíč, Gorazdovo nám., příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Simona Kohoutová</t>
   </si>
   <si>
     <t>mskastanek@gmail.com</t>
   </si>
   <si>
     <t>Mateřská škola a Speciálně pedagogické centrum Jihlava, příspěvková organizace</t>
   </si>
   <si>
     <t>PhDr. Ljubica Váchová</t>
   </si>
   <si>
     <t>vachova@msdemlova.cz</t>
   </si>
   <si>
     <t>Mateřská škola Beránek, Malý Beranov</t>
   </si>
   <si>
-    <t>Bc. Liběna Vlachová</t>
+    <t>Mgr. Barbora Holoubková</t>
   </si>
   <si>
     <t>msmberanov@ji.cz</t>
   </si>
   <si>
     <t>Mateřská škola Bítovčice, příspěvková organizace</t>
   </si>
   <si>
     <t>Eva Čermáková</t>
   </si>
   <si>
     <t>ms.bitovcice@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Bobrová, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Soňa Šikolová</t>
   </si>
   <si>
     <t>ms.bobrova@mestysbobrova.cz</t>
   </si>
   <si>
     <t>Mateřská škola Březí, příspěvková organizace</t>
   </si>
@@ -341,51 +341,51 @@
   <si>
     <t>ms.kaminek@email.cz</t>
   </si>
   <si>
     <t>Mateřská škola KAŠTÁNEK, Rantířov, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Lucie Plchová Sikorová</t>
   </si>
   <si>
     <t>reditelka@ms-kastanek.cz</t>
   </si>
   <si>
     <t>Mateřská škola Kejžlice</t>
   </si>
   <si>
     <t>Simona Sedmíková</t>
   </si>
   <si>
     <t>ms@kejzlice.cz</t>
   </si>
   <si>
     <t>Mateřská škola Kojčice</t>
   </si>
   <si>
-    <t>Monika Bínová</t>
+    <t>Mgr. Marie Marek</t>
   </si>
   <si>
     <t>mskoj@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Korálky Havlíčkův Brod</t>
   </si>
   <si>
     <t>Mgr. Štěpánka Sýkorová</t>
   </si>
   <si>
     <t>ms.koralky@mshb.cz</t>
   </si>
   <si>
     <t>Mateřská škola Kožichovice, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Marcela Doležalová</t>
   </si>
   <si>
     <t>ms.kozichovice@email.cz</t>
   </si>
   <si>
     <t>Mateřská škola Krucemburk, okres Havlíčkův Brod</t>
   </si>
@@ -656,51 +656,51 @@
   <si>
     <t>mspetrovice.trebic@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Počátky, okres Pelhřimov</t>
   </si>
   <si>
     <t xml:space="preserve">Bc. et BcA. Barbora Senderáková </t>
   </si>
   <si>
     <t>ms@pocatky.cz</t>
   </si>
   <si>
     <t>Mateřská škola Poděšín, příspěvková organizace</t>
   </si>
   <si>
     <t>Hana Řičanová</t>
   </si>
   <si>
     <t>skolka@podesin.cz</t>
   </si>
   <si>
     <t>Mateřská škola Pohled</t>
   </si>
   <si>
-    <t>Leona Čermáková</t>
+    <t>Bc. Lenka Beránková</t>
   </si>
   <si>
     <t>materskaskola@obecpohled.cz</t>
   </si>
   <si>
     <t>Mateřská škola Police, příspěvková organizace</t>
   </si>
   <si>
     <t>Radka Daňhelová</t>
   </si>
   <si>
     <t>ms.police@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Polná, příspěvková organizace</t>
   </si>
   <si>
     <t>Marcela Klímová</t>
   </si>
   <si>
     <t>mspolna2@ji.cz</t>
   </si>
   <si>
     <t>Mateřská škola Přibyslav</t>
   </si>