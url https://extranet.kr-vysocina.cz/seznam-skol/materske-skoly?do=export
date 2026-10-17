--- v4 (2026-09-02)
+++ v5 (2026-10-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="375">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Ředitel</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Chaloupky o.p.s. a lesní mateřská škola</t>
   </si>
   <si>
     <t>RNDr. Josef Zetěk</t>
   </si>
   <si>
     <t>reditel@chaloupky.cz</t>
   </si>
   <si>
     <t>Církevní mateřská škola Jonáš</t>
   </si>
   <si>
     <t>Mgr. Petra Koblicová</t>
   </si>
   <si>
@@ -71,54 +71,54 @@
   <si>
     <t>jourovaanna@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola "Čtyřlístek" Třebíč, Kubišova ul., příspěvková organizace</t>
   </si>
   <si>
     <t>Ing. Renata Špačková</t>
   </si>
   <si>
     <t>msctyrlistek@email.cz</t>
   </si>
   <si>
     <t>Mateřská škola ''Kaštánek'' Třebíč, Gorazdovo nám., příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Simona Kohoutová</t>
   </si>
   <si>
     <t>mskastanek@gmail.com</t>
   </si>
   <si>
     <t>Mateřská škola a Speciálně pedagogické centrum Jihlava, příspěvková organizace</t>
   </si>
   <si>
-    <t>PhDr. Ljubica Váchová</t>
-[...2 lines deleted...]
-    <t>vachova@msdemlova.cz</t>
+    <t>PhDr. Ljubica Kubů</t>
+  </si>
+  <si>
+    <t>kubu@msdemlova.cz</t>
   </si>
   <si>
     <t>Mateřská škola Beránek, Malý Beranov</t>
   </si>
   <si>
     <t>Mgr. Barbora Holoubková</t>
   </si>
   <si>
     <t>msmberanov@ji.cz</t>
   </si>
   <si>
     <t>Mateřská škola Bítovčice, příspěvková organizace</t>
   </si>
   <si>
     <t>Eva Čermáková</t>
   </si>
   <si>
     <t>ms.bitovcice@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Bobrová, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Soňa Šikolová</t>
   </si>
@@ -260,54 +260,54 @@
   <si>
     <t>mshornikrupa@centrum.cz</t>
   </si>
   <si>
     <t>Mateřská škola Hrotovice</t>
   </si>
   <si>
     <t>Bc. Vladimíra Dobrovolná</t>
   </si>
   <si>
     <t>reditel@mshrotovice.cz</t>
   </si>
   <si>
     <t>Mateřská škola Humpolec, Smetanova 1526</t>
   </si>
   <si>
     <t>Mgr. Hana Koudelová</t>
   </si>
   <si>
     <t>reditelka@mshumpolec.cz</t>
   </si>
   <si>
     <t>Mateřská škola Jabula</t>
   </si>
   <si>
-    <t>Mgr. Alena Žáková</t>
-[...2 lines deleted...]
-    <t>reditelkamsjabula@gmail.com</t>
+    <t>Bc. Petra Smolová</t>
+  </si>
+  <si>
+    <t>msjabulareditel@gmail.com</t>
   </si>
   <si>
     <t>Mateřská škola Jámy - příspěvková organizace, okres Žďár nad Sázavou</t>
   </si>
   <si>
     <t>Ivana Mottlová</t>
   </si>
   <si>
     <t>msjamy@centrum.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Mateřská škola Jaroměřice nad Rokytnou </t>
   </si>
   <si>
     <t>Mgr. Jarmila Soukupová</t>
   </si>
   <si>
     <t>ms@ms-jaromerice.cz</t>
   </si>
   <si>
     <t>Mateřská škola Kaliště</t>
   </si>
   <si>
     <t>Pavlína Píchová</t>
   </si>
@@ -332,60 +332,60 @@
   <si>
     <t>mskamen@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Kamínek, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Soňa Valová</t>
   </si>
   <si>
     <t>ms.kaminek@email.cz</t>
   </si>
   <si>
     <t>Mateřská škola KAŠTÁNEK, Rantířov, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Lucie Plchová Sikorová</t>
   </si>
   <si>
     <t>reditelka@ms-kastanek.cz</t>
   </si>
   <si>
     <t>Mateřská škola Kejžlice</t>
   </si>
   <si>
-    <t>Simona Sedmíková</t>
+    <t>Bc. Simona Sedmíková</t>
   </si>
   <si>
     <t>ms@kejzlice.cz</t>
   </si>
   <si>
     <t>Mateřská škola Kojčice</t>
   </si>
   <si>
-    <t>Mgr. Marie Marek</t>
+    <t>Bc. Martina Karger</t>
   </si>
   <si>
     <t>mskoj@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Korálky Havlíčkův Brod</t>
   </si>
   <si>
     <t>Mgr. Štěpánka Sýkorová</t>
   </si>
   <si>
     <t>ms.koralky@mshb.cz</t>
   </si>
   <si>
     <t>Mateřská škola Kožichovice, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Marcela Doležalová</t>
   </si>
   <si>
     <t>ms.kozichovice@email.cz</t>
   </si>
   <si>
     <t>Mateřská škola Krucemburk, okres Havlíčkův Brod</t>
   </si>
@@ -431,98 +431,95 @@
   <si>
     <t>ms.lisek@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Malá Losenice, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Radka Švandová</t>
   </si>
   <si>
     <t>radkastarkova@email.cz</t>
   </si>
   <si>
     <t>Mateřská škola Malčín</t>
   </si>
   <si>
     <t>Bc. Jitka Zadinová</t>
   </si>
   <si>
     <t>msmalcin@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Markvartice</t>
   </si>
   <si>
-    <t>Dana Štočková</t>
+    <t>Eva Zejdová</t>
   </si>
   <si>
     <t>ms.markvartice@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Mohelno, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Zdenka Konečná, DiS.</t>
   </si>
   <si>
     <t>reditelka@msmohelno.cz</t>
   </si>
   <si>
     <t>Mateřská škola Moravské Budějovice, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Jitka Němcová</t>
   </si>
   <si>
     <t>ms.mb@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Mozaika Jihlava, Březinova 114, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Lenka Mončeková</t>
   </si>
   <si>
     <t>moncekova@msmozaikaji.cz</t>
   </si>
   <si>
     <t>Mateřská škola Náměšť nad Oslavou Husova, příspěvková organizace</t>
   </si>
   <si>
-    <t>Ing. Jitka Braunová</t>
+    <t>Mgr. Ivana Šanderová</t>
   </si>
   <si>
     <t>mshusova@tiscali.cz</t>
   </si>
   <si>
     <t>Mateřská škola Náměšť nad Oslavou Třebíčská, příspěvková organizace</t>
   </si>
   <si>
-    <t>Mgr. Ivana Šanderová</t>
-[...1 lines deleted...]
-  <si>
     <t>mstrebicska@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Nárameč, príspěvková organizace</t>
   </si>
   <si>
     <t>Lenka Šmídová</t>
   </si>
   <si>
     <t>ms@naramec.cz</t>
   </si>
   <si>
     <t>Mateřská škola Nevcehle, příspěvková organizace</t>
   </si>
   <si>
     <t>Jana Krechlerová</t>
   </si>
   <si>
     <t>msnevcehle@tiscali.cz</t>
   </si>
   <si>
     <t>Mateřská škola Nížkov, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Iva Štikarová</t>
@@ -593,51 +590,51 @@
   <si>
     <t>ms.olesna@tiscali.cz</t>
   </si>
   <si>
     <t>Mateřská škola Ořechov, příspěvková organizace</t>
   </si>
   <si>
     <t>Klára Holánková</t>
   </si>
   <si>
     <t>reditelka@msorechov-ronov.cz</t>
   </si>
   <si>
     <t>Mateřská škola Ostrov nad Oslavou, okres Žďár nad Sázavou, přísp.organ.</t>
   </si>
   <si>
     <t>Andrea Dohnalová, DiS</t>
   </si>
   <si>
     <t>ms.ostrov@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Pacov, Jatecká 571</t>
   </si>
   <si>
-    <t>Mgr. Lucie Brodská</t>
+    <t>Bc. Dana Maděrová</t>
   </si>
   <si>
     <t>ms.pacov.jatecka@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Paraplíčko Želiv 251, okr. Pelhřimov</t>
   </si>
   <si>
     <t>Markéta Paťhová</t>
   </si>
   <si>
     <t>mszeliv@tiscali.cz</t>
   </si>
   <si>
     <t>Mateřská škola Pavlov, příspěvková organizace</t>
   </si>
   <si>
     <t>Kateřina Němcová, DiS</t>
   </si>
   <si>
     <t>mspavlov@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Pelhřimov, příspěvková organizace</t>
   </si>
@@ -737,51 +734,51 @@
   <si>
     <t>msrimov@email.cz</t>
   </si>
   <si>
     <t>Mateřská škola Rodinov, okres Pelhřimov</t>
   </si>
   <si>
     <t>Jitka Fiedlerová</t>
   </si>
   <si>
     <t>ms.rodinov@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Rozsochy, okres Žďár nad Sázavou,příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Martina Hyánková</t>
   </si>
   <si>
     <t>msrozsochy.rodice@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola se speciálními třídami Kamenice nad Lipou, Na Besídce 632, okres Pelhřimov</t>
   </si>
   <si>
-    <t>Bc. Aneta Pavlasová</t>
+    <t>Bc. Aneta Janů</t>
   </si>
   <si>
     <t>msknl@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Sedlec, okres Třebíč</t>
   </si>
   <si>
     <t>Martina Petráková</t>
   </si>
   <si>
     <t>ms.sedlec@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Sedlejov, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Martina Ondráčková</t>
   </si>
   <si>
     <t>mssedlejov@volny.cz</t>
   </si>
   <si>
     <t>Mateřská škola Sedletín - Veselá, příspěvková organizace</t>
   </si>
@@ -800,51 +797,51 @@
   <si>
     <t>sedmikraskahornives@gmail.com</t>
   </si>
   <si>
     <t>Mateřská škola Senožaty, okres Pelhřimov</t>
   </si>
   <si>
     <t>Ivana Žáková</t>
   </si>
   <si>
     <t>skolka@ms-senozaty.cz</t>
   </si>
   <si>
     <t>Mateřská škola Stránecká Zhoř, příspěvková organizace</t>
   </si>
   <si>
     <t>Bc. Iveta Hobzová</t>
   </si>
   <si>
     <t>ms.strzhor@tiscali.cz</t>
   </si>
   <si>
     <t>Mateřská škola Stříbrné Hory</t>
   </si>
   <si>
-    <t>Barbora Žáková</t>
+    <t>Barbora Štefová</t>
   </si>
   <si>
     <t>msstribrnehory@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Střítež</t>
   </si>
   <si>
     <t>Bc. Veronika Hrbáčová</t>
   </si>
   <si>
     <t>ms.stritez@email.cz</t>
   </si>
   <si>
     <t>Mateřská škola Studnička</t>
   </si>
   <si>
     <t>Daniela Součková</t>
   </si>
   <si>
     <t>skolka@vysokestudnice.eu</t>
   </si>
   <si>
     <t>Mateřská škola Sudice,okres Třebíč,příspěvková organizace</t>
   </si>
@@ -854,51 +851,51 @@
   <si>
     <t>mssudice@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Svatoslav</t>
   </si>
   <si>
     <t>Bc. Kristýna Duranová, DiS.</t>
   </si>
   <si>
     <t>skolkasvatoslav@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Světlá nad Sázavou,Lánecká 698,příspěvková organizace</t>
   </si>
   <si>
     <t>Jaroslava Chládová</t>
   </si>
   <si>
     <t>lanecka.skolka@gmail.com</t>
   </si>
   <si>
     <t>Mateřská škola Světýlko s.r.o.</t>
   </si>
   <si>
-    <t>Magda Kabelková</t>
+    <t>Eva Bobková</t>
   </si>
   <si>
     <t>svetylko@svetylko.com</t>
   </si>
   <si>
     <t>Mateřská škola Telč, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Bc. Lenka Jantačová</t>
   </si>
   <si>
     <t>reditelnamstelc@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Tis, příspěvková organizace</t>
   </si>
   <si>
     <t>Alena Vytasilová, Dis</t>
   </si>
   <si>
     <t>skolkatis@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Třebenice, příspěvková organizace</t>
   </si>
@@ -1070,108 +1067,96 @@
   <si>
     <t>skolkavidonin@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Víska se speciální třídou</t>
   </si>
   <si>
     <t>Mgr. Klára Houdková</t>
   </si>
   <si>
     <t>ms.viska@centrum.cz</t>
   </si>
   <si>
     <t>Mateřská škola Vojnův Městec, příspěvková organizace</t>
   </si>
   <si>
     <t>Jana Losenická Ondráčková</t>
   </si>
   <si>
     <t>msvojnuvmestec@seznam.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Mateřská škola Za Branou </t>
   </si>
   <si>
-    <t>Bc. Dana Maděrová</t>
-[...1 lines deleted...]
-  <si>
     <t>ms.zabranou.pacov@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Zachotín, okres Pelhřimov</t>
   </si>
   <si>
     <t>Lucie Chadimová</t>
   </si>
   <si>
     <t>zachotin@seznam.cz</t>
   </si>
   <si>
     <t>Mateřská škola Žďár nad Sázavou, příspěvková organizace</t>
   </si>
   <si>
     <t>Mgr. Iveta Klusáková</t>
   </si>
   <si>
     <t>reditelstvi@mszdar.cz</t>
   </si>
   <si>
     <t>Mateřská škola Ždírec</t>
   </si>
   <si>
     <t>Mgr. Jitka Bednářová</t>
   </si>
   <si>
-    <t>mszdirec@tiscali.cz</t>
+    <t>reditelka@mszdirec.cz</t>
   </si>
   <si>
     <t>Mateřská škola Žižkovo Pole, okres Havlíčkův Brod</t>
   </si>
   <si>
     <t>Kateřina Klementová</t>
   </si>
   <si>
     <t>mszizkovopole@gmail.com</t>
   </si>
   <si>
     <t>Mateřská škola, Střítež 177, okres Třebíč, příspěvková organizace</t>
   </si>
   <si>
     <t>Naďa Musilová</t>
   </si>
   <si>
     <t>ms.stritez@seznam.cz</t>
-  </si>
-[...7 lines deleted...]
-    <t>vera.chladova@seznam.cz</t>
   </si>
   <si>
     <t>Speciální mateřská škola Třebíč</t>
   </si>
   <si>
     <t>Bc. Radek Drápela</t>
   </si>
   <si>
     <t>spmstrebic@seznam.cz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1496,51 +1481,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C125"/>
+  <dimension ref="A1:C124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
@@ -2075,857 +2060,846 @@
         <v>147</v>
       </c>
       <c r="B50" t="s">
         <v>148</v>
       </c>
       <c r="C50" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>150</v>
       </c>
       <c r="B51" t="s">
         <v>151</v>
       </c>
       <c r="C51" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>153</v>
       </c>
       <c r="B52" t="s">
+        <v>151</v>
+      </c>
+      <c r="C52" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
+        <v>155</v>
+      </c>
+      <c r="B53" t="s">
         <v>156</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
+        <v>158</v>
+      </c>
+      <c r="B54" t="s">
         <v>159</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
+        <v>161</v>
+      </c>
+      <c r="B55" t="s">
         <v>162</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
+        <v>164</v>
+      </c>
+      <c r="B56" t="s">
         <v>165</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
+        <v>167</v>
+      </c>
+      <c r="B57" t="s">
         <v>168</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
+        <v>170</v>
+      </c>
+      <c r="B58" t="s">
         <v>171</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
+        <v>173</v>
+      </c>
+      <c r="B59" t="s">
         <v>174</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
+        <v>176</v>
+      </c>
+      <c r="B60" t="s">
         <v>177</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
+        <v>179</v>
+      </c>
+      <c r="B61" t="s">
         <v>180</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
+        <v>182</v>
+      </c>
+      <c r="B62" t="s">
         <v>183</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
+        <v>185</v>
+      </c>
+      <c r="B63" t="s">
         <v>186</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
+        <v>188</v>
+      </c>
+      <c r="B64" t="s">
         <v>189</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
+        <v>191</v>
+      </c>
+      <c r="B65" t="s">
         <v>192</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
+        <v>194</v>
+      </c>
+      <c r="B66" t="s">
         <v>195</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
+        <v>197</v>
+      </c>
+      <c r="B67" t="s">
         <v>198</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
+        <v>200</v>
+      </c>
+      <c r="B68" t="s">
         <v>201</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
+        <v>203</v>
+      </c>
+      <c r="B69" t="s">
         <v>204</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
+        <v>206</v>
+      </c>
+      <c r="B70" t="s">
         <v>207</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
+        <v>209</v>
+      </c>
+      <c r="B71" t="s">
         <v>210</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
+        <v>212</v>
+      </c>
+      <c r="B72" t="s">
         <v>213</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
+        <v>215</v>
+      </c>
+      <c r="B73" t="s">
         <v>216</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
+        <v>218</v>
+      </c>
+      <c r="B74" t="s">
         <v>219</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
+        <v>221</v>
+      </c>
+      <c r="B75" t="s">
         <v>222</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
+        <v>224</v>
+      </c>
+      <c r="B76" t="s">
         <v>225</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
+        <v>227</v>
+      </c>
+      <c r="B77" t="s">
         <v>228</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
+        <v>230</v>
+      </c>
+      <c r="B78" t="s">
         <v>231</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C78" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
+        <v>233</v>
+      </c>
+      <c r="B79" t="s">
         <v>234</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C79" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
+        <v>236</v>
+      </c>
+      <c r="B80" t="s">
         <v>237</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C80" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
+        <v>239</v>
+      </c>
+      <c r="B81" t="s">
         <v>240</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
+        <v>242</v>
+      </c>
+      <c r="B82" t="s">
         <v>243</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
+        <v>245</v>
+      </c>
+      <c r="B83" t="s">
         <v>246</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
+        <v>248</v>
+      </c>
+      <c r="B84" t="s">
         <v>249</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
+        <v>251</v>
+      </c>
+      <c r="B85" t="s">
         <v>252</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
+        <v>254</v>
+      </c>
+      <c r="B86" t="s">
         <v>255</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
+        <v>257</v>
+      </c>
+      <c r="B87" t="s">
         <v>258</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
+        <v>260</v>
+      </c>
+      <c r="B88" t="s">
         <v>261</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
+        <v>263</v>
+      </c>
+      <c r="B89" t="s">
         <v>264</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
+        <v>266</v>
+      </c>
+      <c r="B90" t="s">
         <v>267</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
+        <v>269</v>
+      </c>
+      <c r="B91" t="s">
         <v>270</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
+        <v>272</v>
+      </c>
+      <c r="B92" t="s">
         <v>273</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
+        <v>275</v>
+      </c>
+      <c r="B93" t="s">
         <v>276</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
+        <v>278</v>
+      </c>
+      <c r="B94" t="s">
         <v>279</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
+        <v>281</v>
+      </c>
+      <c r="B95" t="s">
         <v>282</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
+        <v>284</v>
+      </c>
+      <c r="B96" t="s">
         <v>285</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
+        <v>287</v>
+      </c>
+      <c r="B97" t="s">
         <v>288</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
+        <v>290</v>
+      </c>
+      <c r="B98" t="s">
         <v>291</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
+        <v>293</v>
+      </c>
+      <c r="B99" t="s">
         <v>294</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
+        <v>296</v>
+      </c>
+      <c r="B100" t="s">
         <v>297</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
+        <v>299</v>
+      </c>
+      <c r="B101" t="s">
         <v>300</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
+        <v>302</v>
+      </c>
+      <c r="B102" t="s">
         <v>303</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
+        <v>305</v>
+      </c>
+      <c r="B103" t="s">
         <v>306</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
+        <v>308</v>
+      </c>
+      <c r="B104" t="s">
         <v>309</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
+        <v>311</v>
+      </c>
+      <c r="B105" t="s">
         <v>312</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
+        <v>314</v>
+      </c>
+      <c r="B106" t="s">
         <v>315</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
+        <v>317</v>
+      </c>
+      <c r="B107" t="s">
         <v>318</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
+        <v>320</v>
+      </c>
+      <c r="B108" t="s">
         <v>321</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
+        <v>323</v>
+      </c>
+      <c r="B109" t="s">
         <v>324</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
+        <v>326</v>
+      </c>
+      <c r="B110" t="s">
         <v>327</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
+        <v>329</v>
+      </c>
+      <c r="B111" t="s">
         <v>330</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
+        <v>332</v>
+      </c>
+      <c r="B112" t="s">
         <v>333</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
+        <v>335</v>
+      </c>
+      <c r="B113" t="s">
         <v>336</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
+        <v>338</v>
+      </c>
+      <c r="B114" t="s">
         <v>339</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
+        <v>341</v>
+      </c>
+      <c r="B115" t="s">
         <v>342</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
+        <v>344</v>
+      </c>
+      <c r="B116" t="s">
         <v>345</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
+        <v>347</v>
+      </c>
+      <c r="B117" t="s">
         <v>348</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
+        <v>350</v>
+      </c>
+      <c r="B118" t="s">
+        <v>192</v>
+      </c>
+      <c r="C118" t="s">
         <v>351</v>
-      </c>
-[...4 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
+        <v>352</v>
+      </c>
+      <c r="B119" t="s">
+        <v>353</v>
+      </c>
+      <c r="C119" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
+        <v>355</v>
+      </c>
+      <c r="B120" t="s">
+        <v>356</v>
+      </c>
+      <c r="C120" t="s">
         <v>357</v>
-      </c>
-[...4 lines deleted...]
-        <v>359</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
+        <v>358</v>
+      </c>
+      <c r="B121" t="s">
+        <v>359</v>
+      </c>
+      <c r="C121" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
+        <v>361</v>
+      </c>
+      <c r="B122" t="s">
+        <v>362</v>
+      </c>
+      <c r="C122" t="s">
         <v>363</v>
-      </c>
-[...4 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
+        <v>364</v>
+      </c>
+      <c r="B123" t="s">
+        <v>365</v>
+      </c>
+      <c r="C123" t="s">
         <v>366</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
+        <v>367</v>
+      </c>
+      <c r="B124" t="s">
+        <v>368</v>
+      </c>
+      <c r="C124" t="s">
         <v>369</v>
-      </c>
-[...15 lines deleted...]
-        <v>374</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">